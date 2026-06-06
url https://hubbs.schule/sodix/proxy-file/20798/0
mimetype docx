--- v0 (2026-03-26)
+++ v1 (2026-06-06)
@@ -847,111 +847,85 @@
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> mindestens ein </w:t>
       </w:r>
       <w:r w:rsidRPr="00302B2A">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Smartphone</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7866">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (noch besser: Tablet, Laptop).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A477BF" w14:textId="0AE58E1C" w:rsidR="005F7866" w:rsidRPr="005F7866" w:rsidRDefault="005F7866" w:rsidP="005F7866">
+    <w:p w14:paraId="4E6BC076" w14:textId="34BFA6ED" w:rsidR="00F23646" w:rsidRDefault="00CA3F5B" w:rsidP="005F7866">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F7866">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00302B2A">
+      <w:r w:rsidRPr="00CA3F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Fortbildung umfasst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3F5B">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>4 Bildungseinheiten</w:t>
-[...34 lines deleted...]
-      </w:pPr>
+        <w:t>4 Unterrichtseinheiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und kann je nach Einrichtung als Fortbildungszeit für Praxisanleitende berücksichtigt werden.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="68E64DC3" w14:textId="664228AD" w:rsidR="00E60D0F" w:rsidRDefault="00E60D0F" w:rsidP="005F7866">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3393422E" w14:textId="26830927" w:rsidR="00E60D0F" w:rsidRDefault="00E60D0F" w:rsidP="00E60D0F">
       <w:bookmarkStart w:id="1" w:name="_Hlk223609183"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk223609184"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk223609626"/>
       <w:bookmarkStart w:id="4" w:name="_Hlk223609627"/>
       <w:bookmarkStart w:id="5" w:name="_Hlk223609806"/>
       <w:bookmarkStart w:id="6" w:name="_Hlk223609807"/>
       <w:bookmarkStart w:id="7" w:name="_Hlk223615787"/>
       <w:bookmarkStart w:id="8" w:name="_Hlk223615788"/>
       <w:bookmarkStart w:id="9" w:name="_Hlk223615971"/>
       <w:bookmarkStart w:id="10" w:name="_Hlk223615972"/>
       <w:bookmarkStart w:id="11" w:name="_Hlk223616785"/>
       <w:bookmarkStart w:id="12" w:name="_Hlk223616786"/>
       <w:r w:rsidRPr="009E5E0C">
@@ -1008,54 +982,51 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="647700" cy="226060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t>„</w:t>
-[...2 lines deleted...]
-        <w:t>F</w:t>
+        <w:t>„F</w:t>
       </w:r>
       <w:r w:rsidRPr="00E60D0F">
         <w:t>ortbildung „Klimakrise und Gesundheit in der Pflege und Praxisanleitung“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“ vom Projektteam Naht ist lizenziert unter </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00867E2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CC BY-SA 4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
@@ -1520,50 +1491,51 @@
     <w:rsid w:val="00730F33"/>
     <w:rsid w:val="00744AD3"/>
     <w:rsid w:val="00744D3B"/>
     <w:rsid w:val="00787EC7"/>
     <w:rsid w:val="007959A3"/>
     <w:rsid w:val="007E5DAB"/>
     <w:rsid w:val="00835702"/>
     <w:rsid w:val="008607F2"/>
     <w:rsid w:val="008B4316"/>
     <w:rsid w:val="008E1A48"/>
     <w:rsid w:val="008F63D9"/>
     <w:rsid w:val="00925D30"/>
     <w:rsid w:val="009737EF"/>
     <w:rsid w:val="009B029F"/>
     <w:rsid w:val="00A87529"/>
     <w:rsid w:val="00AA6B97"/>
     <w:rsid w:val="00AC7429"/>
     <w:rsid w:val="00AD5DBD"/>
     <w:rsid w:val="00B42849"/>
     <w:rsid w:val="00B43CF9"/>
     <w:rsid w:val="00B934BC"/>
     <w:rsid w:val="00BE5BD9"/>
     <w:rsid w:val="00C25DC5"/>
     <w:rsid w:val="00C46D8F"/>
     <w:rsid w:val="00C570E9"/>
+    <w:rsid w:val="00CA3F5B"/>
     <w:rsid w:val="00CE123A"/>
     <w:rsid w:val="00CE374E"/>
     <w:rsid w:val="00D537F9"/>
     <w:rsid w:val="00D60F9F"/>
     <w:rsid w:val="00D66570"/>
     <w:rsid w:val="00D80E60"/>
     <w:rsid w:val="00D976E0"/>
     <w:rsid w:val="00E034AC"/>
     <w:rsid w:val="00E1374F"/>
     <w:rsid w:val="00E5072F"/>
     <w:rsid w:val="00E60D0F"/>
     <w:rsid w:val="00E916BC"/>
     <w:rsid w:val="00F23646"/>
     <w:rsid w:val="00F253BD"/>
     <w:rsid w:val="00F2631C"/>
     <w:rsid w:val="00F34BD5"/>
     <w:rsid w:val="00F41694"/>
     <w:rsid w:val="00F578E8"/>
     <w:rsid w:val="00F74E48"/>
     <w:rsid w:val="00FE0F33"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -3049,69 +3021,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>185</Words>
-  <Characters>1169</Characters>
+  <Words>195</Words>
+  <Characters>1231</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1352</CharactersWithSpaces>
+  <CharactersWithSpaces>1424</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>M. Weinheimer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>