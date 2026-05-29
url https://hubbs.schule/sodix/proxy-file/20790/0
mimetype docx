--- v0 (2026-03-27)
+++ v1 (2026-05-29)
@@ -742,113 +742,113 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801A94">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis: </w:t>
       </w:r>
       <w:r w:rsidR="005B225D" w:rsidRPr="005B225D">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sie brauchen für die Bearbeitung mindestens ein Smartphone (noch besser: Tablet, Laptop).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197B3DA8" w14:textId="77777777" w:rsidR="00EC7934" w:rsidRDefault="00801A94" w:rsidP="00801A94">
+    <w:p w14:paraId="72503D10" w14:textId="77777777" w:rsidR="0000609A" w:rsidRDefault="0000609A" w:rsidP="0000609A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00801A94">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00CA3F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Fortbildung umfasst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4 Unterrichtseinheiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und kann je nach Einrichtung als Fortbildungszeit für Praxisanleitende berücksichtigt werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BAA8B8" w14:textId="77777777" w:rsidR="00EC7934" w:rsidRDefault="00EC7934" w:rsidP="00801A94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BC09580" w14:textId="4BE75C2E" w:rsidR="00801A94" w:rsidRDefault="00801A94" w:rsidP="00801A94">
+    <w:p w14:paraId="05C8398A" w14:textId="4B498CB7" w:rsidR="00EC7934" w:rsidRDefault="00801A94" w:rsidP="00801A94">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801A94">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6DEB94B7" w14:textId="489D9634" w:rsidR="00EC7934" w:rsidRDefault="00EC7934" w:rsidP="00EC7934">
       <w:bookmarkStart w:id="1" w:name="_Hlk223609183"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk223609184"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk223609626"/>
       <w:bookmarkStart w:id="4" w:name="_Hlk223609627"/>
       <w:bookmarkStart w:id="5" w:name="_Hlk223609806"/>
       <w:bookmarkStart w:id="6" w:name="_Hlk223609807"/>
       <w:bookmarkStart w:id="7" w:name="_Hlk223615787"/>
       <w:bookmarkStart w:id="8" w:name="_Hlk223615788"/>
       <w:bookmarkStart w:id="9" w:name="_Hlk223615971"/>
       <w:bookmarkStart w:id="10" w:name="_Hlk223615972"/>
       <w:bookmarkStart w:id="11" w:name="_Hlk223616785"/>
       <w:bookmarkStart w:id="12" w:name="_Hlk223616786"/>
       <w:r w:rsidRPr="009E5E0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
@@ -1376,76 +1376,77 @@
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00677BEA"/>
+    <w:rsid w:val="0000609A"/>
     <w:rsid w:val="0005667A"/>
     <w:rsid w:val="00075065"/>
     <w:rsid w:val="000B33B8"/>
     <w:rsid w:val="000C5465"/>
     <w:rsid w:val="000E468E"/>
     <w:rsid w:val="001369C0"/>
     <w:rsid w:val="001425CB"/>
     <w:rsid w:val="0016162C"/>
     <w:rsid w:val="0018679F"/>
     <w:rsid w:val="00187FB1"/>
     <w:rsid w:val="001F1EC7"/>
     <w:rsid w:val="00254346"/>
     <w:rsid w:val="002749EF"/>
     <w:rsid w:val="002943F3"/>
     <w:rsid w:val="002C5D08"/>
     <w:rsid w:val="003123AB"/>
     <w:rsid w:val="003156E4"/>
     <w:rsid w:val="00320BD5"/>
     <w:rsid w:val="00376515"/>
     <w:rsid w:val="00397FC7"/>
     <w:rsid w:val="003F14B8"/>
     <w:rsid w:val="00407851"/>
     <w:rsid w:val="004327F4"/>
     <w:rsid w:val="004337BA"/>
     <w:rsid w:val="00494397"/>
@@ -3017,69 +3018,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA61D290-A479-4C99-B063-D3A737FF9F2A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>182</Words>
-  <Characters>1153</Characters>
+  <Words>192</Words>
+  <Characters>1216</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1333</CharactersWithSpaces>
+  <CharactersWithSpaces>1406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>M. Weinheimer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>