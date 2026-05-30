--- v0 (2026-03-26)
+++ v1 (2026-05-30)
@@ -10,51 +10,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="00385BDD" w:rsidRPr="00D80377" w14:paraId="7BBF7081" w14:textId="77777777" w:rsidTr="00385BDD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66D98E0E" w14:textId="0B3E56ED" w:rsidR="00385BDD" w:rsidRPr="00D80377" w:rsidRDefault="00CC5E82" w:rsidP="00385BDD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -812,56 +812,65 @@
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB50DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Name, Arbeitsplatz/Setting</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="225F4B70" w14:textId="22A3F466" w:rsidR="00D80377" w:rsidRPr="00D80377" w:rsidRDefault="00D80377" w:rsidP="00302C5A">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC1782">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">WordCloud: </w:t>
+              <w:t>WordCloud</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC1782">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>„Was bedeutet die Klimakrise für meinen ökologischen Fußabdruck</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC1782">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="420F258B" w14:textId="3312ABCA" w:rsidR="00A704E3" w:rsidRPr="00D80377" w:rsidRDefault="00D80377" w:rsidP="00302C5A">
             <w:pPr>
@@ -879,146 +888,176 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Motivationen erfragen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BE50C8B" w14:textId="77777777" w:rsidR="00472635" w:rsidRPr="00EB50DD" w:rsidRDefault="00472635" w:rsidP="00472635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB50DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Digital (Mentimeter)</w:t>
+              <w:t>Digital (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB50DD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Mentimeter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB50DD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D1F1EDD" w14:textId="77777777" w:rsidR="00472635" w:rsidRPr="00EB50DD" w:rsidRDefault="00472635" w:rsidP="00472635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB50DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Digital Clustern</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A2012BF" w14:textId="5D8A4B5E" w:rsidR="00A56D80" w:rsidRPr="00D80377" w:rsidRDefault="00AE1E97" w:rsidP="00472635">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Ple</w:t>
             </w:r>
             <w:r w:rsidR="00472635" w:rsidRPr="00EB50DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>umsbeiträge</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2658" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FAC7609" w14:textId="77777777" w:rsidR="00472635" w:rsidRPr="00EB50DD" w:rsidRDefault="00472635" w:rsidP="00472635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Vorstellungsrunde nur</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB50DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> erforderlich, wenn zuvor kein anderes Modul stattgefunden hat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="163930BB" w14:textId="77777777" w:rsidR="00472635" w:rsidRPr="00EB50DD" w:rsidRDefault="00472635" w:rsidP="00472635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B0F3A58" w14:textId="77777777" w:rsidR="00472635" w:rsidRPr="00EB50DD" w:rsidRDefault="00472635" w:rsidP="00472635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB50DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Ggf. vorher An</w:t>
+              <w:t xml:space="preserve">Ggf. vorher </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB50DD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>An</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB50DD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>werGarden erstellen:</w:t>
+              <w:t>werGarden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB50DD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> erstellen:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B7C0DA5" w14:textId="023E1598" w:rsidR="00A704E3" w:rsidRPr="00D80377" w:rsidRDefault="00654AC4" w:rsidP="00472635">
+          <w:p w14:paraId="1B7C0DA5" w14:textId="023E1598" w:rsidR="00A704E3" w:rsidRPr="00D80377" w:rsidRDefault="00154B31" w:rsidP="00472635">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidR="00472635" w:rsidRPr="00EB50DD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>https://answergarden.ch/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A704E3" w:rsidRPr="00D80377" w14:paraId="3F0CF786" w14:textId="77777777" w:rsidTr="00472635">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
@@ -1273,51 +1312,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Skript im Anhang</w:t>
             </w:r>
             <w:r w:rsidR="00654AC4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> dieses Dokuments</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="563DFCF5" w14:textId="77777777" w:rsidR="00A87F12" w:rsidRDefault="00A87F12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10B7F646" w14:textId="050943EB" w:rsidR="00A87F12" w:rsidRDefault="00654AC4">
+          <w:p w14:paraId="10B7F646" w14:textId="050943EB" w:rsidR="00A87F12" w:rsidRDefault="00154B31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidR="00AE2BCE" w:rsidRPr="009C7A92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Https://www.hsbi.de/elearning/ilias.php?baseClass=ilrepositorygui&amp;ref_id=1448833</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0A85F960" w14:textId="7AD4BA2A" w:rsidR="00AE2BCE" w:rsidRPr="00AE2BCE" w:rsidRDefault="00AE2BCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1640,88 +1679,106 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Alternativprodukte zum Einweg-Medikamentenbecher</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A926606" w14:textId="7E56E9AC" w:rsidR="0082702C" w:rsidRDefault="0082702C" w:rsidP="0082702C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="674F5CA0" w14:textId="600C0929" w:rsidR="0082702C" w:rsidRPr="0082702C" w:rsidRDefault="00676A02" w:rsidP="0082702C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Umdenken und Good Practice</w:t>
+              <w:t xml:space="preserve">Umdenken und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Good</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Practice</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44C64794" w14:textId="6FBF9D6C" w:rsidR="0082702C" w:rsidRPr="0082702C" w:rsidRDefault="0082702C" w:rsidP="00302C5A">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Die 6R-Regel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="530AD269" w14:textId="2E524C59" w:rsidR="00525AA8" w:rsidRPr="00D80377" w:rsidRDefault="0082702C" w:rsidP="00302C5A">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Good</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00525AA8" w:rsidRPr="00D80377">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003B0EF2" w:rsidRPr="00D80377">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00525AA8" w:rsidRPr="00D80377">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="00EF6DE8" w:rsidRPr="00D80377">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">actice </w:t>
             </w:r>
             <w:r>
@@ -1733,57 +1790,59 @@
             <w:r w:rsidR="00EF6DE8" w:rsidRPr="00D80377">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>: Ressourcenschonung</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6136E1B5" w14:textId="2647B6F8" w:rsidR="00A3150D" w:rsidRPr="0082702C" w:rsidRDefault="00A3150D" w:rsidP="0082702C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CEA065B" w14:textId="77777777" w:rsidR="00EC5BBD" w:rsidRPr="00743399" w:rsidRDefault="00EC5BBD" w:rsidP="00EC5BBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00743399">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Powerpoint</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0902843D" w14:textId="77777777" w:rsidR="00EC5BBD" w:rsidRPr="00EB50DD" w:rsidRDefault="00EC5BBD" w:rsidP="00EC5BBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Plenumsbeiträge</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="117DB53F" w14:textId="6C6F8263" w:rsidR="00A704E3" w:rsidRPr="00D80377" w:rsidRDefault="00A704E3" w:rsidP="00A704E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2658" w:type="dxa"/>
@@ -2248,50 +2307,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Erneute Gruppenbildung: Jeweils 1 Person aus jedem Teil (A-D) gehen in einer neuen Gruppe zusammen.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A9BE4A4" w14:textId="77777777" w:rsidR="00A34A07" w:rsidRPr="00AA6BAE" w:rsidRDefault="00302C5A" w:rsidP="00302C5A">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1030"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA6BAE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Die Teilnehmenden stellen sich nun jeweils die einzelnen Teile der Szenarios und die Expertenergebnisse aus Phase 1 vor.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40BB9FEF" w14:textId="77777777" w:rsidR="00AA6BAE" w:rsidRDefault="00AA6BAE" w:rsidP="00AA6BAE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1030"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78F36678" w14:textId="454F4B8F" w:rsidR="00777CD5" w:rsidRPr="009A0D41" w:rsidRDefault="00777CD5" w:rsidP="00777CD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D80377">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -2371,76 +2431,85 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4A12E563" w14:textId="5CB99186" w:rsidR="00777CD5" w:rsidRPr="00777CD5" w:rsidRDefault="00777CD5" w:rsidP="00777CD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74064D57" w14:textId="77777777" w:rsidR="00792A93" w:rsidRDefault="00792A93" w:rsidP="00860EF3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Video</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20EA0373" w14:textId="64F305B7" w:rsidR="00AA4586" w:rsidRDefault="00860EF3" w:rsidP="00860EF3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D80377">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Gruppenpuzzle/</w:t>
             </w:r>
             <w:r w:rsidR="000E7E5B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009312C5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Jigsaw-</w:t>
+              <w:t>Jigsaw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009312C5">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00D80377">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Methode</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51F6F183" w14:textId="574EBF50" w:rsidR="007E5A16" w:rsidRPr="00D80377" w:rsidRDefault="007E5A16" w:rsidP="007E5A16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Plenumsbeiträge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2658" w:type="dxa"/>
@@ -2456,51 +2525,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Auch alternative Methoden möglich: siehe PPT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A11AC27" w14:textId="77777777" w:rsidR="00690ED5" w:rsidRDefault="00690ED5" w:rsidP="00B659D2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C98C756" w14:textId="77F0E234" w:rsidR="006E0E4D" w:rsidRDefault="00690ED5" w:rsidP="00B659D2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Gruppenpuzzle: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DCEE530" w14:textId="77777777" w:rsidR="00654AC4" w:rsidRDefault="00654AC4" w:rsidP="00B659D2">
+          <w:p w14:paraId="3DCEE530" w14:textId="77777777" w:rsidR="00654AC4" w:rsidRDefault="00154B31" w:rsidP="00B659D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidR="00630B28" w:rsidRPr="00630B28">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://www.hsbi.de/elearning/ilias.php?baseClass=ilrepositorygui&amp;ref_id=1430563</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="097F0442" w14:textId="77777777" w:rsidR="00654AC4" w:rsidRDefault="00654AC4" w:rsidP="00B659D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="099C13AC" w14:textId="2FC34142" w:rsidR="00654AC4" w:rsidRPr="00654AC4" w:rsidRDefault="00654AC4" w:rsidP="00B659D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
@@ -2782,50 +2851,51 @@
               <w:t>Die vertiefenden Inhalte können bei verfügbarer Zeit oder besonderem Interesse mit eingebaut werden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC02B1" w:rsidRPr="00D80377" w14:paraId="37BB9599" w14:textId="77777777" w:rsidTr="00050923">
         <w:trPr>
           <w:trHeight w:val="3387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DF5B0B8" w14:textId="292E24F1" w:rsidR="00AC02B1" w:rsidRPr="00D80377" w:rsidRDefault="00050923" w:rsidP="00050923">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00C27C88">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Min</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C5D962F" w14:textId="231721F1" w:rsidR="004F718F" w:rsidRPr="00551FB1" w:rsidRDefault="007E5A16" w:rsidP="00AC02B1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
@@ -2930,57 +3000,59 @@
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B577E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Was konnten Sie aus der heutigen Veranstaltung mitnehmen? (Plenumsfrage)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F319437" w14:textId="09A55BFB" w:rsidR="00AC02B1" w:rsidRPr="00D80377" w:rsidDel="003F14A7" w:rsidRDefault="00C27C88" w:rsidP="00A704E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Plenumsbeiträge</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2658" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C0FDDC4" w14:textId="6F298CDA" w:rsidR="00AC02B1" w:rsidRPr="00D80377" w:rsidRDefault="00050923" w:rsidP="00A704E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00743399">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Die vertiefenden Inhalte können bei verfügbarer Zeit oder besonderem Interesse mit eingebaut werden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75D55EE7" w14:textId="517F99BD" w:rsidR="00FB541E" w:rsidRPr="00D80377" w:rsidRDefault="00FB541E">
       <w:pPr>
         <w:rPr>
@@ -2989,91 +3061,159 @@
         <w:sectPr w:rsidR="00FB541E" w:rsidRPr="00D80377" w:rsidSect="00CA1F03">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21F25113" w14:textId="40F22FF3" w:rsidR="001E2793" w:rsidRPr="00016FB1" w:rsidRDefault="00235B79" w:rsidP="001E2793">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016FB1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Szenario: Ressourcenverbrauch bei der Pflege von Frau Jurić</w:t>
-[...29 lines deleted...]
-      <w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Szenario: Ressourcenverbrauch bei der Pflege von Frau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00016FB1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jurić</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="39257714" w14:textId="77777777" w:rsidR="00D52280" w:rsidRPr="00D80377" w:rsidRDefault="00D52280" w:rsidP="00D52280">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80377">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marija </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D80377">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Jurić</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D80377">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist eine 68 Jahre alte Frau, die wegen einer schweren Wundinfektion stationär aufgenommen wurde. Die Infektion trat nach einer kürzlich durchgeführten Operation an ihrem rechten Bein auf. Frau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D80377">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Jurić</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D80377">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leidet an Diabetes, was die Heilung der Wunde erschwert. Aufgrund ihrer eingeschränkten Mobilität und allgemeiner Schwäche benötigt sie Hilfe bei der Körperpflege und beim An- und Auskleiden. Frau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D80377">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Jurić</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D80377">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erhält nun Antibiotika um die Infektion zu kontrollieren und ihre Heilung zu fördern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D560963" w14:textId="77777777" w:rsidR="00D52280" w:rsidRPr="00D80377" w:rsidRDefault="00D52280" w:rsidP="00D52280">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D80377">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sie sind heute Morgen gemeinsam mit ihrer Auszubildenden für Frau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D80377">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Jurić</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D80377">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zuständig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26217877" w14:textId="77777777" w:rsidR="001E2793" w:rsidRPr="00D80377" w:rsidRDefault="001E2793" w:rsidP="001E2793">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D80377">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
         <w:t>Szenario Teil A:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D173F20" w14:textId="77777777" w:rsidR="001E2793" w:rsidRPr="00D80377" w:rsidRDefault="001E2793" w:rsidP="001E2793">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80377">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Sie möchten die Patientin am Waschbecken versorgen. Dazu weicht die Auszubildende eine fast volle Packung Einmalwaschlappen im Waschbecken ein. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDD9CEC" w14:textId="77777777" w:rsidR="001E2793" w:rsidRPr="00D80377" w:rsidRDefault="001E2793" w:rsidP="001E2793">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80377">
@@ -3087,51 +3227,65 @@
     <w:p w14:paraId="63D9CB98" w14:textId="77777777" w:rsidR="001E2793" w:rsidRPr="00D80377" w:rsidRDefault="001E2793" w:rsidP="001E2793">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80377">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Szenario Teil B:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35647976" w14:textId="77777777" w:rsidR="001E2793" w:rsidRPr="00D80377" w:rsidRDefault="001E2793" w:rsidP="001E2793">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80377">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Frau Jurić wird während der Körperpflege plötzlich kaltschweißig und ihr wird übel. Sie stellen ihrer Patientin vorsichtshalber eine Papp-Nierenschale in Reichweite.</w:t>
+        <w:t xml:space="preserve">Frau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D80377">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Jurić</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D80377">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wird während der Körperpflege plötzlich kaltschweißig und ihr wird übel. Sie stellen ihrer Patientin vorsichtshalber eine Papp-Nierenschale in Reichweite.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A946547" w14:textId="77777777" w:rsidR="001E2793" w:rsidRPr="00D80377" w:rsidRDefault="001E2793" w:rsidP="001E2793">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80377">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Aus welchen Rohstoffen besteht eine Papp-Nierenschale? Wo kommen die Rohstoffe her? Gibt es alternative Rohstoffe für dieses Produkt und wo kommen diese Alternativen her? Wie wird die Papp-Nierenschale in Ihrer Einrichtung entsorgt?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FE4496" w14:textId="77777777" w:rsidR="001E2793" w:rsidRPr="00D80377" w:rsidRDefault="001E2793" w:rsidP="001E2793">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -3175,182 +3329,225 @@
     <w:p w14:paraId="7A70802C" w14:textId="77777777" w:rsidR="001E2793" w:rsidRPr="00D80377" w:rsidRDefault="001E2793" w:rsidP="001E2793">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80377">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Szenario Teil D: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F20E12" w14:textId="77777777" w:rsidR="001E2793" w:rsidRPr="00D80377" w:rsidRDefault="001E2793" w:rsidP="001E2793">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80377">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Vor dem Mittagessen möchten Sie den Blutzucker von Frau Jurić messen. Das Gerät funktioniert nicht und zeigt an, dass der Batteriestand niedrig ist.</w:t>
+        <w:t xml:space="preserve">Vor dem Mittagessen möchten Sie den Blutzucker von Frau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D80377">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Jurić</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D80377">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> messen. Das Gerät funktioniert nicht und zeigt an, dass der Batteriestand niedrig ist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BDB8F1" w14:textId="3658C810" w:rsidR="006E0E4D" w:rsidRDefault="001E2793" w:rsidP="0074489A">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80377">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Aus welchem Material ist die Batterie? Wie würden Sie die Batterie richtig entsorgen? Welche Umwelt- und Gesundheitsrisiken sind mit der unsachgemäßen Entsorgung von Batterien verbunden? Wie können Sie den Lebenszyklus der Batterie verlängern?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06FFD7EC" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRDefault="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="059BFFC3" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lieferkettenspiel – Der Weg einer Jeans </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CAF7F6E" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="00E4122A" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03B88385" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Erläuterung für Lehrende</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589A2FA6" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Mit diesem Spiel soll der Weg der Baumwolle bis zur fertigen Jeanshose (Wasser, Ressourcen, soziale, ökonomische, ökologische Dimension) verfolgt werden. Auf diese Weise soll ein erstes Bewusstsein geschaffen werden, dass Produkte unseres täglichen Lebens und Arbeitens oft einen langen Weg zurücklegen müssen und dabei globale Auswirkungen auf Mensch und Umwelt haben.</w:t>
+        <w:t xml:space="preserve">Mit diesem Spiel soll der Weg der Baumwolle bis zur fertigen Jeanshose (Wasser, Ressourcen, soziale, ökonomische, ökologische Dimension) verfolgt werden. Auf diese Weise soll ein erstes Bewusstsein geschaffen werden, dass Produkte unseres täglichen Lebens und Arbeitens oft einen langen Weg zurücklegen müssen und dabei globale Auswirkungen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>auf Mensch</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und Umwelt haben.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E22E532" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BBF8C9A" w14:textId="104D3E1C" w:rsidR="006E0E4D" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Die Spielregeln</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B38D256" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="006E0E4D" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0E4D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Das Spiel ist in zwei Varianten möglich (auch in Abhängigkeit der Gruppengröße):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE9F6BF" w14:textId="4CF6284D" w:rsidR="00963CA4" w:rsidRPr="006E0E4D" w:rsidRDefault="00302C5A" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0E4D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Gegeneinander: 2-4 Personen pro Gruppe; Beratungszeit zur Beantwortung der Fragen ca. 1 Min.; gemeinsam über Beamer mit Strichliste.</w:t>
+        <w:t xml:space="preserve">Gegeneinander: 2-4 Personen pro Gruppe; Beratungszeit zur Beantwortung der Fragen ca. 1 Min.; gemeinsam über </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E0E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Beamer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E0E4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit Strichliste.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE6B961" w14:textId="5E107CCE" w:rsidR="006E0E4D" w:rsidRDefault="00302C5A" w:rsidP="006E0E4D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0E4D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Miteinander: 2-4 Personen pro Gruppe; jede spielt Gruppe für sich am mobilen Endgerät; Beratungszeit von ca. 1 Min/ Frage.; gemeinsames Besprechen der Lösung</w:t>
       </w:r>
       <w:r w:rsidR="00792EC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -4188,50 +4385,51 @@
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2B1E58" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Fragenkatalog</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2437E0C0" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EB5E3DE" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
@@ -4678,104 +4876,122 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Frage 4: Welches Land ist neben Kasachstan der größte Hauptproduzent von Baumwolle weltweit?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10FA8344" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="00CC5E82" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>a) Spanien</w:t>
-      </w:r>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Spanien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>b) Chile</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>c) China</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t>d) Argentinien</w:t>
-      </w:r>
+        <w:t xml:space="preserve">d) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Argentinien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="758A76C1" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Richtige Antwort: </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -4859,51 +5075,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>d) 167 Millionen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C04AB51" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Richtige Antwort: </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Weltweit arbeiten ca. 160 Millionen Kinder. 71% davon arbeiten in der Landwirtschaft. Baumwolle ist dabei das am häufigsten angebaute Produkt. Das sind etwa 112 Millionen Kinder. 35 Millionen Kinder können deswegen weltweit nicht zur Schule gehen. 79 Millionen Kinder arbeiten weltweit unter gefährlichen Bedingungen. Dies ist auch im Baumwollanbau der Fall, da die Kinder hier oft eingesetzt werden, um infizierte Blätter und Raupen von den Pflanzen zu entfernen oder Saatgut zu produzieren. In beiden Fällen kommen die Kinder mit gefährlichen Pestiziden in Berührung. Viele Kinder leiden an chronischen Augenentzündungen, Nieren- und Leberproblemen oder Atemwegserkrankungen </w:t>
+        <w:t xml:space="preserve">Weltweit arbeiten ca. 160 Millionen Kinder. 71% davon arbeiten in der Landwirtschaft. Baumwolle ist dabei das </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>am häufigsten angebaute Produkt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Das sind etwa 112 Millionen Kinder. 35 Millionen Kinder können deswegen weltweit nicht zur Schule gehen. 79 Millionen Kinder arbeiten weltweit unter gefährlichen Bedingungen. Dies ist auch im Baumwollanbau der Fall, da die Kinder hier oft eingesetzt werden, um infizierte Blätter und Raupen von den Pflanzen zu entfernen oder Saatgut zu produzieren. In beiden Fällen kommen die Kinder mit gefährlichen Pestiziden in Berührung. Viele Kinder leiden an chronischen Augenentzündungen, Nieren- und Leberproblemen oder Atemwegserkrankungen </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mehr zur Definition von Kinderarbeit finden Sie in den weiterführenden Informationen am Ende)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A2CFDFE" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4974,59 +5206,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>d) 15.000 Liter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D353350" w14:textId="3089628F" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Richtige Antwort: </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>10.000 Liter pro Kilogramm Baumwolle: Durch den hohen Wasserverbrauch hat der Aralsee an der Grenze zwischen Kasachstan und Usbekistan 2/3 seiner ursprünglichen Größe verloren. In Indien werden pro K</w:t>
+        <w:t xml:space="preserve">10.000 Liter pro Kilogramm Baumwolle: Durch den hohen Wasserverbrauch hat der Aralsee an der Grenze zwischen Kasachstan und Usbekistan 2/3 seiner ursprünglichen Größe verloren. In Indien werden pro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00690ED5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>ilokgramm</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Baumwolle sogar 23.000 Liter Wasser benötigt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="002D0D34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Mehr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
@@ -5279,52 +5520,61 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>b) Taiwan</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t>c) Indonesien</w:t>
-      </w:r>
+        <w:t xml:space="preserve">c) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Indonesien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>d) China</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790F3FC5" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5435,52 +5685,61 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>werden</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> die Färbung und Veredelung des Jeansstoffes wohl vorgenommen?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3F7538" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="00CC5E82" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>a) Neuseeland</w:t>
-      </w:r>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Neuseeland</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>b) Uganda</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5501,51 +5760,83 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>d) China</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C80DFFF" w14:textId="5EA12680" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Richtige Antwort:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> In China: Hier erfolgt der Zwischenschritt der Färbung mit dem bekannten Farbstoff Indigo. Außerdem wird der Stoff chemisch behandelt um ihn schmutzabweisend und knitterfrei zu machen. Auch spezielle Effekte, wie der Stone-washed Look oder Used-Look, werden hier mittels Laser oder der Sandstrahl-Technik erzielt. Die Sandstrahl-Technik ist dabei stark gesundheitsgefährdend für die Arbeitskräfte, da bei der Verarbeitung Sand mit Hochdruck auf den Stoff aufgebracht wird und der entstehende Staub bei schlechten Sicherheitsvorkehrungen in die Lunge gelangen kann und dort die unheilbare Krankheit Silikose auslöst.</w:t>
+        <w:t xml:space="preserve"> In China: Hier erfolgt der Zwischenschritt der Färbung mit dem bekannten Farbstoff Indigo. Außerdem wird der Stoff chemisch behandelt um ihn schmutzabweisend und knitterfrei zu machen. Auch spezielle Effekte, wie der Stone-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>washed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Look oder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>-Look, werden hier mittels Laser oder der Sandstrahl-Technik erzielt. Die Sandstrahl-Technik ist dabei stark gesundheitsgefährdend für die Arbeitskräfte, da bei der Verarbeitung Sand mit Hochdruck auf den Stoff aufgebracht wird und der entstehende Staub bei schlechten Sicherheitsvorkehrungen in die Lunge gelangen kann und dort die unheilbare Krankheit Silikose auslöst.</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771E472C" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F9D67D5" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
@@ -5581,51 +5872,83 @@
           <w:i/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
         <w:t>Wir befinden uns nun in China, um dem Jeansstoff seinen typischen Farbton Indigo Blau zu geben. Frage 10:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="408262A7" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="650F81FF" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Frage 10: Woher stammt Ihrer Meinung nach der Fabstoff „Indigo blue“?</w:t>
+        <w:t xml:space="preserve">Frage 10: Woher stammt Ihrer Meinung nach der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Fabstoff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Indigo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>blue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>“?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EFB11F8" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a) Deutschland</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
@@ -5764,51 +6087,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>d) Bulgarien</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F84AE62" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Richtige Antwort:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> In Bangladesch. Die Jeans wird hier in sogenannten „Sweatshops“ zusammengenäht, in denen vor allem junge Frauen beschäftigt sind. Der Arbeitsschutz wird hier oftmals nicht eingehalten und die Löhne liegen unter dem Existenzniveau. 2013 ist einer dieser Sweatshops eingestürzt, wodurch 1134 Menschen ums Leben kamen und 2000 Menschen verletzt wurden. Das Gebäude wurde auf einem zugeschütteten Teich mit minderwertigen Materialien erbaut, weswegen es das Gewicht der schweren Maschinen nicht tragen konnte. </w:t>
+        <w:t xml:space="preserve"> In Bangladesch. Die Jeans wird hier in sogenannten „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Sweatshops</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ zusammengenäht, in denen vor allem junge Frauen beschäftigt sind. Der Arbeitsschutz wird hier oftmals nicht eingehalten und die Löhne liegen unter dem Existenzniveau. 2013 ist einer dieser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sweatshops</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eingestürzt, wodurch 1134 Menschen ums Leben kamen und 2000 Menschen verletzt wurden. Das Gebäude wurde auf einem zugeschütteten Teich mit minderwertigen Materialien erbaut, weswegen es das Gewicht der schweren Maschinen nicht tragen konnte. </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>3,</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A17D1DF" w14:textId="4D02F61E" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -5926,51 +6282,67 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>d) Sri Lanka</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26967B37" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Richtige Antwort:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Aus Italien. Die Jeans wandert nun nach der Fertigung nach Deutschland, wo evtl. noch die Labels aufgestickt werden.</w:t>
+        <w:t xml:space="preserve"> Aus Italien. Die Jeans </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>wandert</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nun nach der Fertigung nach Deutschland, wo evtl. noch die Labels aufgestickt werden.</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7601AB3E" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3913678E" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
@@ -6016,51 +6388,69 @@
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0E0"/>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
         <w:t xml:space="preserve"> Frage 13 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F2A2D4" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Frage 13: Was denken Sie, welchen Anteil an einer 50 Euro teuren Jeans geht insgesamt an die Arbeiter:innen für das Pflücken, Weben, Färben und Nähen?</w:t>
+        <w:t xml:space="preserve">Frage 13: Was denken Sie, welchen Anteil an einer 50 Euro teuren Jeans geht insgesamt an die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Arbeiter:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für das Pflücken, Weben, Färben und Nähen?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775D5A22" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="00CC5E82" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a) 50 Cent</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -6108,51 +6498,85 @@
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5357B041" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Richtige Antwort:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 50 Cent gehen an die Beteiligten Arbeiter:innen, ca 12 Euro sind Material- und Transportkosten, 12,50 Euro gehen in Werbung, Design und Entwicklung und 25 Euro an den Einzelhandel.</w:t>
+        <w:t xml:space="preserve"> 50 Cent gehen an die Beteiligten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Arbeiter:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Euro sind Material- und Transportkosten, 12,50 Euro gehen in Werbung, Design und Entwicklung und 25 Euro an den Einzelhandel.</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="66119430" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B6EE8D4" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
@@ -6362,50 +6786,51 @@
         </w:rPr>
         <w:tab/>
         <w:t>d) 70 %</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41CB3F82" w14:textId="13064CCD" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Richtige Antwort: </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>10% landen in Second Hand Shops. 90 % werden an einen gewerblichen Textilhändler verkauft, weil die Kleidung nicht den Qualitätsansprüchen entspricht. 45-60% davon werden ins Ausland exportiert.</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D5022B6" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
@@ -6469,118 +6894,200 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>d) Mexiko</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08803C63" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Richtige Antwort: </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kenia. Ost-Afrika ist eines der Hauptgebiete, in die Altkleider exportiert werden. Kenia ist der Hauptumschlagplatz in Ost-Afrika. Dort wird die Kleidung auf sogenannten Mitumba-Märkten verkauft. Mitumba ist mittlerweile ein fester Wirtschaftszweig in den afrikanischen Ländern und die Nachfrage nach modischer Kleidung hoch. Doch was passiert mit Kleidung, die auf den Märkten nicht verkauft werden kann? </w:t>
+        <w:t xml:space="preserve">Kenia. Ost-Afrika ist eines der Hauptgebiete, in die Altkleider exportiert werden. Kenia ist der Hauptumschlagplatz in Ost-Afrika. Dort wird die Kleidung auf sogenannten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Mitumba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Märkten verkauft. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Mitumba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist mittlerweile ein fester Wirtschaftszweig in den afrikanischen Ländern und die Nachfrage nach modischer Kleidung hoch. Doch was passiert mit Kleidung, die auf den Märkten nicht verkauft werden kann? </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A995225" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26F1276A" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Altkeider in Kenia</w:t>
+        <w:t>Altkeider</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Kenia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C81DC69" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
-        <w:t>Unsere Jeans ist nun in Kenia auf einem sogenannten Mitumba Markt angekommen, einem Markt für Altkleider aus Europa. Mitumba ist ein Wort aus dem Kisuaheli und bedeutet Ballen oder Bündel, da die Kleidung in dieser Form in Kenia ankommt.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Unsere Jeans ist nun in Kenia auf einem sogenannten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
+        <w:t>Mitumba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Markt angekommen, einem Markt für Altkleider aus Europa. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>Mitumba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist ein Wort aus dem Kisuaheli und bedeutet Ballen oder Bündel, da die Kleidung in dieser Form in Kenia ankommt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+        </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF165E2" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03DE82B8" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Frage 17: Wie viele Tonnen Textilabfall fallen in Kenia pro Tag an?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A498AD0" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
@@ -6644,51 +7151,67 @@
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Richtige Antwort: </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>150-200 Tonnen Textilabfall fallen in Kenia pro Tag an. Das entspricht 13 bis 16 LKW</w:t>
       </w:r>
       <w:r w:rsidR="00690ED5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Ladungen. 30-40% der Mitumba-Kleidung ist von so schlechter Qualität, dass sie nicht verkauft werden kann. Diese Kleidung landet auf Deponien, wo sie langsam verrottet. Hinzu kommt, dass ein großer Teil der Kleidung synthetische Fasern enthält, wodurch Mikroplastik freigesetzt wird, das über die Umwelt wiederum in der menschlichen Nahrungskette landet.</w:t>
+        <w:t xml:space="preserve">Ladungen. 30-40% der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Mitumba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>-Kleidung ist von so schlechter Qualität, dass sie nicht verkauft werden kann. Diese Kleidung landet auf Deponien, wo sie langsam verrottet. Hinzu kommt, dass ein großer Teil der Kleidung synthetische Fasern enthält, wodurch Mikroplastik freigesetzt wird, das über die Umwelt wiederum in der menschlichen Nahrungskette landet.</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F6BFF3" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="007C5CCE" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
@@ -6734,51 +7257,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Weiterführende </w:t>
       </w:r>
       <w:r w:rsidR="00751E76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Inf</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ormationen</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373645E1" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRDefault="00654AC4" w:rsidP="006E0E4D">
+    <w:p w14:paraId="373645E1" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRDefault="00154B31" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="006E0E4D" w:rsidRPr="007C5CCE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://sustainablecottonranking.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38239371" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="00751E76" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -6796,213 +7319,223 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Wie ist Kinderarbeit definiert? (Zu Frage 5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B2E929" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="00751E76" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Die ILO formuliert, dass nicht jede von Kindern geleistete Arbeit als Kinderarbeit eingestuft werden sollte die es zu beseitigen gilt. Die Teilnahme von Kindern oder Jugendlichen über dem Mindestalter für die Zulassung zur Beschäftigung an einer Arbeit, die ihre Gesundheit und persönliche Entwicklung nicht beeinträchtigt oder ihre Schulbildung beeinträchtigt, wird allgemein als positiv angesehen. Dazu gehören Tätigkeiten wie die Mithilfe im Familienbetrieb oder das Verdienen von Taschengeld außerhalb der Schulzeiten und während der Schulferien. Solche Tätigkeiten tragen laut der ILO zur Entwicklung der Kinder und zum Wohlergehen ihrer Familien bei. Diese Arbeit vermittelt ihnen Fähigkeiten und Erfahrungen und können sie darauf vorbereiten, produktive Mitglieder der Gesellschaft zu sein.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Die ILO formuliert, dass nicht jede von Kindern geleistete Arbeit als Kinderarbeit eingestuft werden sollte die es zu beseitigen gilt. Die Teilnahme von Kindern oder Jugendlichen über dem Mindestalter für die Zulassung zur Beschäftigung an einer Arbeit, die ihre Gesundheit und persönliche Entwicklung nicht beeinträchtigt oder ihre Schulbildung beeinträchtigt, wird </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00751E76">
+        <w:lastRenderedPageBreak/>
+        <w:t>allgemein als positiv angesehen. Dazu gehören Tätigkeiten wie die Mithilfe im Familienbetrieb oder das Verdienen von Taschengeld außerhalb der Schulzeiten und während der Schulferien. Solche Tätigkeiten tragen laut der ILO zur Entwicklung der Kinder und zum Wohlergehen ihrer Familien bei. Diese Arbeit vermittelt ihnen Fähigkeiten und Erfahrungen und können sie darauf vorbereiten, produktive Mitglieder der Gesellschaft zu sein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA7BF89" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="00751E76" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Der Begriff Kinderarbeit wird oft als Arbeit definiert, die Kinder ihrer Kindheit, ihres Potenzials und ihrer Würde beraubt und die körperliche und geistige Entwicklung beeinträchtigt. Damit sind Arbeiten gemeint, welche psychisch, physisch, sozial oder moralisch gefährlich und schädlich für Kinder ist. Arbeit die ihre Schulbildung beeinträchtigt, indem sie ihnen die Möglichkeit zum Schulbesuch nimmt, sie zum vorzeitigen Schulabbruch zwingt, oder von ihnen verlangt, den Schulbesuch mit übermäßig Arbeit zu kombinieren.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00751E76">
+        <w:t>Der Begriff Kinderarbeit wird oft als Arbeit definiert, die Kinder ihrer Kindheit, ihres Potenzials und ihrer Würde beraubt und die körperliche und geistige Entwicklung beeinträchtigt. Damit sind Arbeiten gemeint, welche psychisch, physisch, sozial oder moralisch gefährlich und schädlich für Kinder ist. Arbeit die ihre Schulbildung beeinträchtigt, indem sie ihnen die Möglichkeit zum Schulbesuch nimmt, sie zum vorzeitigen Schulabbruch zwingt, oder von ihnen verlangt, den Schulbesuch mit übermäßig Arbeit zu kombinieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6BA4FE" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="00751E76" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Ob bestimmte Formen der Arbeit als Kinderarbeit gelten, hängt vom Alter des Kindes, der Art und Dauer der geleisteten Arbeit ab. Schließlich zählt auch jede Arbeit dazu, die aufgrund ihrer Art oder der Arbeitsbedingungen die Gesundheit, Sicherheit oder moralische Entwicklung von Kindern gefährden kann. Die Antwort ist von Land zu Land und innerhalb der einzelnen Sektoren unterschiedlich. Es gibt keine pauschale Definition von Kinderarbeit.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00751E76">
+        <w:t>Ob bestimmte Formen der Arbeit als Kinderarbeit gelten, hängt vom Alter des Kindes, der Art und Dauer der geleisteten Arbeit ab. Schließlich zählt auch jede Arbeit dazu, die aufgrund ihrer Art oder der Arbeitsbedingungen die Gesundheit, Sicherheit oder moralische Entwicklung von Kindern gefährden kann. Die Antwort ist von Land zu Land und innerhalb der einzelnen Sektoren unterschiedlich. Es gibt keine pauschale Definition von Kinderarbeit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A55CEB" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="00751E76" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kinderarbeit ist ein komplexes Problem mit zahlreichen und miteinander verbundenen Ursachen, die je nach Land und Wirtschaftssektor variieren können. Die Hauptursachen laut des ILO sind Armut der Länder, Mangel an allgemeiner und qualitativ hochwertiger Bildung.  Wirtschaftliche Schocks und mangelnder sozialer Schutz, sowie Lücken in Gesetzgebung, Strafverfolgung und Politik. Vorherrschende Geschäftspraktiken, Informelle Wirtschaft, Diskriminierung und Ausgrenzung bestimmter Bevölkerungsgruppen und die allgemeine Kulturelle Akzeptanz von Kinderarbeit. </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
+        <w:t xml:space="preserve">Kinderarbeit ist ein komplexes Problem mit zahlreichen und miteinander verbundenen Ursachen, die je nach Land und Wirtschaftssektor variieren können. Die Hauptursachen laut des ILO sind Armut der Länder, Mangel an allgemeiner und qualitativ hochwertiger Bildung.  Wirtschaftliche Schocks und mangelnder sozialer Schutz, sowie Lücken in Gesetzgebung, Strafverfolgung und Politik. Vorherrschende Geschäftspraktiken, Informelle Wirtschaft, Diskriminierung und Ausgrenzung bestimmter Bevölkerungsgruppen und die allgemeine Kulturelle Akzeptanz von Kinderarbeit. </w:t>
       </w:r>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"OGeidRIJ","properties":{"formattedCitation":"(International Labour Organization, 2024)","plainCitation":"(International Labour Organization, 2024)","noteIndex":0},"citationItems":[{"id":10643,"uris":["http://zotero.org/users/5848082/items/EBBLXHIL"],"itemData":{"id":10643,"type":"webpage","language":"en","title":"What is child labour","URL":"https://www.ilo.org/topics/child-labour/what-child-labour","author":[{"literal":"International Labour Organization"}],"accessed":{"date-parts":[["2025",8,20]]},"issued":{"date-parts":[["2024"]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
+        <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...5 lines deleted...]
-        <w:t>(International Labour Organization, 2024)</w:t>
+        <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"OGeidRIJ","properties":{"formattedCitation":"(International Labour Organization, 2024)","plainCitation":"(International Labour Organization, 2024)","noteIndex":0},"citationItems":[{"id":10643,"uris":["http://zotero.org/users/5848082/items/EBBLXHIL"],"itemData":{"id":10643,"type":"webpage","language":"en","title":"What is child labour","URL":"https://www.ilo.org/topics/child-labour/what-child-labour","author":[{"literal":"International Labour Organization"}],"accessed":{"date-parts":[["2025",8,20]]},"issued":{"date-parts":[["2024"]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00751E76">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(International Labour Organization, 2024)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="37A9BD28" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="00751E76" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EA897F" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="00751E76" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00751E76">
+    </w:p>
+    <w:p w14:paraId="37A9BD28" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="00751E76" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Warum wird in Indien mehr als doppelt so viel Wasser für die Baumwollproduktion verbraucht? (Zu Frage 6)</w:t>
-[...7 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">In Indien ist der Wasserverbrauch besonders hoch, da die Pflanze vor allem in heißen und trockenen Regionen angebaut wird, in denen der natürliche Niederschlag nicht ausreicht. Während Baumwolle in der Wachstumsphase sehr viel Wasser benötigt, verträgt sie in der Reifephase kaum noch Nässe eine Herausforderung für die Landwirtschaft. Aufgrund der klimatischen Bedingungen und ineffizienter Bewässerungsmethoden wie der Flutbewässerung müssen indische Baumwollfelder künstlich stark bewässert werden, was den Wasserverbrauch erheblich erhöht. Hinzu kommt, dass der Baumwollanbau häufig in Regionen erfolgt, die ohnehin unter Wasserknappheit leiden. </w:t>
-      </w:r>
+        <w:t>Warum wird in Indien mehr als doppelt so viel Wasser für die Baumwollproduktion verbraucht? (Zu Frage 6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CA7037" w14:textId="77777777" w:rsidR="006E0E4D" w:rsidRPr="00613425" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
+        <w:t xml:space="preserve">In Indien ist der Wasserverbrauch besonders hoch, da die Pflanze vor allem in heißen und trockenen Regionen angebaut wird, in denen der natürliche Niederschlag nicht ausreicht. Während Baumwolle in der Wachstumsphase sehr viel Wasser benötigt, verträgt sie in der Reifephase kaum noch Nässe eine Herausforderung für die Landwirtschaft. Aufgrund der klimatischen Bedingungen und ineffizienter Bewässerungsmethoden wie der Flutbewässerung müssen indische Baumwollfelder künstlich stark bewässert werden, was den Wasserverbrauch erheblich erhöht. Hinzu kommt, dass der Baumwollanbau häufig in Regionen erfolgt, die ohnehin unter Wasserknappheit leiden. </w:t>
       </w:r>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00751E76">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"eUOLA6g0","properties":{"formattedCitation":"(Engagement Global, o.J.)","plainCitation":"(Engagement Global, o.J.)","noteIndex":0},"citationItems":[{"id":10645,"uris":["http://zotero.org/users/5848082/items/ZRE5AWKX"],"itemData":{"id":10645,"type":"webpage","abstract":"Hier erfahren Sie mehr zu den Hintergründen des Werkstoffs Baumwolle.","container-title":"Engagement Global","language":"de","title":"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:instrText>⁣</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve">Baumwolle","URL":"https://www.engagement-global.de/de/stoffgeschichten-baumwolle","author":[{"literal":"Engagement Global"}],"accessed":{"date-parts":[["2025",8,20]]},"issued":{"literal":"o.J."}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
@@ -7010,115 +7543,136 @@
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(Engagement Global, o.J.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ein Großteil der Bäuer*innen muss Pestizide und Insektizide für die Pflanzen anwenden, dies ist mit erhöhtem Wasserverbrauch verbunden und wirkt sich negativ auf die Gesundheit der Betroffenen aus. Die Baumwollkulturen sind häufig betroffen von Schädlingsbefall, da die Pflanzen oft in Monokulturen angebaut werden. Dies erschwert durch eine fehlende Biodiversität und dauerhafte Schädigung des Bodens die Erntebedingungen. </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Ein Großteil der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-      </w:r>
+        <w:t>Bäuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"aj66SJdV","properties":{"formattedCitation":"(Environmental Justice Foundation Deutschland, o.J.)","plainCitation":"(Environmental Justice Foundation Deutschland, o.J.)","noteIndex":0},"citationItems":[{"id":10647,"uris":["http://zotero.org/users/5848082/items/QB5AT3GJ"],"itemData":{"id":10647,"type":"webpage","abstract":"Der Einsatz giftiger Chemikalien verursacht sowohl eine ökologische als auch eine menschliche Katastrophe. Wir haben es in der Hand, sie aufzuhalten.","container-title":"Environmental Justice Foundation","language":"de-DE","title":"Die Opfer der Baumwollproduktion","URL":"https://ejfoundation.org/de/news-media/die-opfer-der-baumwollproduktion","author":[{"literal":"Environmental Justice Foundation Deutschland"}],"accessed":{"date-parts":[["2025",8,20]]},"issued":{"literal":"o.J."}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
+        <w:t xml:space="preserve">*innen muss Pestizide und Insektizide für die Pflanzen anwenden, dies ist mit erhöhtem Wasserverbrauch verbunden und wirkt sich negativ auf die Gesundheit der Betroffenen aus. Die Baumwollkulturen sind häufig betroffen von Schädlingsbefall, da die Pflanzen oft in Monokulturen angebaut werden. Dies erschwert durch eine fehlende Biodiversität und dauerhafte Schädigung des Bodens die Erntebedingungen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...5 lines deleted...]
-        <w:t>(Environmental Justice Foundation Deutschland, o.J.)</w:t>
+        <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00751E76">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"aj66SJdV","properties":{"formattedCitation":"(Environmental Justice Foundation Deutschland, o.J.)","plainCitation":"(Environmental Justice Foundation Deutschland, o.J.)","noteIndex":0},"citationItems":[{"id":10647,"uris":["http://zotero.org/users/5848082/items/QB5AT3GJ"],"itemData":{"id":10647,"type":"webpage","abstract":"Der Einsatz giftiger Chemikalien verursacht sowohl eine ökologische als auch eine menschliche Katastrophe. Wir haben es in der Hand, sie aufzuhalten.","container-title":"Environmental Justice Foundation","language":"de-DE","title":"Die Opfer der Baumwollproduktion","URL":"https://ejfoundation.org/de/news-media/die-opfer-der-baumwollproduktion","author":[{"literal":"Environmental Justice Foundation Deutschland"}],"accessed":{"date-parts":[["2025",8,20]]},"issued":{"literal":"o.J."}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00751E76">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00751E76">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(Environmental Justice Foundation Deutschland, o.J.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751E76">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00181805">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3B8A81" w14:textId="1E5FA4F7" w:rsidR="006E0E4D" w:rsidRPr="001C133C" w:rsidRDefault="006E0E4D" w:rsidP="006E0E4D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7EEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Literatur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3D3C06" w14:textId="024F8804" w:rsidR="006E0E4D" w:rsidRPr="00910A15" w:rsidRDefault="006E0E4D" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7641,50 +8195,51 @@
         </w:rPr>
         <w:t>Die Reise einer Jeans</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. https://www.weltladen.de/lernort-weltladen/digitale-angebote/digitale-lernsnacks-4/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7430054B" w14:textId="53335C18" w:rsidR="006E0E4D" w:rsidRPr="00910A15" w:rsidRDefault="006E0E4D" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ziegler, R. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="002425B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kinderarbeit auf Baumwollplantagen in Afrika</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. GEMEINSAM FÜR AFRIKA. https://www.gemeinsam-fuer-afrika.de/kinderarbeit-auf-baumwollplantagen-in-afrika/</w:t>
       </w:r>
       <w:r w:rsidR="00C15ABD" w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. Abgerufen am 06.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C210679" w14:textId="77777777" w:rsidR="00DB6B1F" w:rsidRPr="00DB6B1F" w:rsidRDefault="00DB6B1F" w:rsidP="00DB6B1F"/>
     <w:p w14:paraId="4ED7D273" w14:textId="2A022B85" w:rsidR="00751E76" w:rsidRDefault="006E0E4D" w:rsidP="00DB6B1F">
@@ -7704,50 +8259,51 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00751E76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D51364B" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="000215DC" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000215DC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Handreichung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Modul 4: Gruppenpuzzle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9CACC4" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Einwegwaschlappen, Papp-Nierenschale, Bettlaken und Batterien</w:t>
       </w:r>
     </w:p>
@@ -7781,99 +8337,129 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1. Aus welchen Rohstoffen besteht das Produkt?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A229DB4" w14:textId="0BBE00BA" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Einmalwaschlappen bestehen häufig aus Vliesstoffen, die aus synthetischen Fasern wie Polyester oder Polypropylen hergestellt werden (medi-inn</w:t>
-      </w:r>
+        <w:t>Einmalwaschlappen bestehen häufig aus Vliesstoffen, die aus synthetischen Fasern wie Polyester oder Polypropylen hergestellt werden (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>medi-inn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A177A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>; arnowa</w:t>
-      </w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>arnowa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A177A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>; seni care</w:t>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>seni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care</w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">). Diese Materialien werden aufgrund ihrer Reißfestigkeit und Kosteneffizienz bevorzugt. Häufig wird ebenfalls Viskose hinzugefügt. Viskose ist eine halbsynthetische Faser, die aus Zellulose, meist aus Holz oder anderen Pflanzenfasern, hergestellt wird. Um daraus eine Art Stoff herstellen zu können, muss die Viskose chemisch behandelt werden. Einige Varianten enthalten auch natürliche Fasern wie Zellulose oder Baumwolle, um die Saugfähigkeit zu erhöhen </w:t>
       </w:r>
@@ -7899,52 +8485,60 @@
         <w:t>Feuchte Waschh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>andschuhe enthalten zusätzlich:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B14641" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F63F94">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Waschlotionen: aus Wasser (60-70%), Propylenglykol (15-20%), pflanzlichen Ölen (5-10%) und Konservierungsmitteln wie Phenoxyethanol</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Waschlotionen: aus Wasser (60-70%), Propylenglykol (15-20%), pflanzlichen Ölen (5-10%) und Konservierungsmitteln wie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F63F94">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Phenoxyethanol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (0,5-1%)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E0D7E5" w14:textId="41AE7169" w:rsidR="005D7EEB" w:rsidRPr="00832707" w:rsidRDefault="005D7EEB" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F63F94">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Hautpflegekomponenten: Aloe-Vera-Extrakte (3-5%), Panthenol (1-2%) und pH-regulierende Citronensäure</w:t>
       </w:r>
@@ -7984,137 +8578,170 @@
     <w:p w14:paraId="67D8FB6D" w14:textId="5A0F8C55" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Im </w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:t>olgende</w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> wird beleuchtet, woher die Rohstoffe für die Herstellung der Einwegwaschlappen stammen. Hierfür werden die drei Säulen der Nachhaltigkeit (Ökonomie, Ökologie und Sozial) im Einzelnen betrachtet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A327B96" w14:textId="3DB3C37D" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Die synthetischen Fasern für Einwegwaschlappen werden aus petrochemischen Rohstoffen, also aus Erdöl, gewonnen (Klasmeier </w:t>
+        <w:t>Die synthetischen Fasern für Einwegwaschlappen werden aus petrochemischen Rohstoffen, also aus Erdöl, gewonnen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Klasmeier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r>
         <w:t>Wissing</w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2017, 6). Erdöl wird weltweit gefördert und der globale Erdölverbrauch </w:t>
       </w:r>
       <w:r w:rsidRPr="00485436">
         <w:t>hat sich in den vergangenen 50 Jahren nahezu verdreifacht</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00462396">
         <w:t xml:space="preserve">Pawlik, </w:t>
       </w:r>
       <w:r>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00462396">
         <w:t>5b</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00485436">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Die Förderung und der Transport von Erdöl bergen erhebliche Risiken für die Umwelt, das Ökosystem und die Artenvielfalt. Während dieser Prozesse gelangen oft unbemerkt große Mengen an Öl ins Meer, was zu einer Ölverschmutzung der Ozeane führt. Dies bedroht das marine Ökosystem und kontaminiert Böden sowie angrenzende Gewässer im Binnenland (Grotzinger </w:t>
+        <w:t xml:space="preserve"> Die Förderung und der Transport von Erdöl bergen erhebliche Risiken für die Umwelt, das Ökosystem und die Artenvielfalt. Während dieser Prozesse gelangen oft unbemerkt große Mengen an Öl ins Meer, was zu einer Ölverschmutzung der Ozeane führt. Dies bedroht das marine Ökosystem und kontaminiert Böden sowie angrenzende Gewässer im Binnenland (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Grotzinger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r>
         <w:t>Jordan</w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 2017, 654-655). Ausgelaufenes Öl sinkt im Ozean auf den Meeresboden und verursacht schwere Schäden an den dort lebenden Korallen. Meerestiere und Vögel sind durch Ölkatastrophen gefährdet und sterben. Rückstände früherer Ölkatastrophen sind auch heute noch im Meer zu finden (Rako et al. 2018, 346-349). Leckagen an Ölpipelines führen zu erheblichen Schäden an landwirtschaftlich genutztem Boden. Die Förderanlagen leiten kontaminiertes Abwasser in Flüsse, wodurch Boden und Wasser vergiftet werden. Dies zwingt die Menschen in der Umgebung dazu, mit verschmutztem Wasser zu kochen, zu trinken und es für die Körperpflege zu verwenden (Amnesty</w:t>
+        <w:t xml:space="preserve"> 2017, 654-655). Ausgelaufenes Öl sinkt im Ozean auf den Meeresboden und verursacht schwere Schäden an den dort lebenden Korallen. Meerestiere und Vögel sind durch Ölkatastrophen gefährdet und sterben. Rückstände früherer Ölkatastrophen sind auch heute noch im Meer zu finden (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Rako</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et al. 2018, 346-349). Leckagen an Ölpipelines führen zu erheblichen Schäden an landwirtschaftlich genutztem Boden. Die Förderanlagen leiten kontaminiertes Abwasser in Flüsse, wodurch Boden und Wasser vergiftet werden. Dies zwingt die Menschen in der Umgebung dazu, mit verschmutztem Wasser zu kochen, zu trinken und es für die Körperpflege zu verwenden (Amnesty</w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2020; Amnesty</w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 2011; Muggenthaler</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> 2011; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Muggenthaler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A177A9">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2009). Dies führt bei den Anwohnern zu gesundheitlichen Problemen wie Atembeschwerden, Magenkrämpfen und Hauterkrankungen. Solche Bedingungen verletzen die Menschenrechte, insbesondere das Recht auf Gesundheit, auf eine saubere Umwelt und auf einen angemessenen Lebensstandard (UN</w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2025).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DBBEE0D" w14:textId="1FD1E325" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Die Arbeitsbedingungen bei der Ölförderung (z.B. auf Ölplattformen) sind gefährlich: „große Höhen, rutschige Böden, die</w:t>
       </w:r>
       <w:r w:rsidRPr="0047148C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Gefahr von Verpuffungen und Stichflammen sowie der Umgang mit Schadstoffen selbst sind Risiken für die Sicherheit“ (Huss </w:t>
+        <w:t xml:space="preserve">Gefahr von Verpuffungen und Stichflammen sowie der Umgang mit </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Schadstoffen selbst sind Risiken für die Sicherheit“ (Huss </w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r>
         <w:t>Weinheimer</w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2021, 318). In Europa sind hohe Sicherheitsstandards zwar die Regel, jedoch gilt dies nicht für andere Ländern, in denen Öl gefördert wird (Huss </w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r>
         <w:t>Weinheimer</w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2021, 318).</w:t>
       </w:r>
@@ -8123,94 +8750,120 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Gibt es alternative (nachhaltige) Rohstoffe und wo kommen diese her?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3672A9" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Einige Einwegwaschlappen werden aus Bambusfasern hergestellt. Bambus ist grundsätzlich eine bemerkenswert nachhaltige und vielseitige Ressource. Produkte aus Bambus werden häufig als „umweltfreundlich“ oder „biologisch abbaubar“ betitelt. Jedoch spielt die Verarbeitungsmethode – also wie aus Bambus Stoff gewonnen wird, eine entscheidende Rolle (Nayak &amp; Mishra, 2016).</w:t>
+        <w:t>Einige Einwegwaschlappen werden aus Bambusfasern hergestellt. Bambus ist grundsätzlich eine bemerkenswert nachhaltige und vielseitige Ressource. Produkte aus Bambus werden häufig als „umweltfreundlich“ oder „biologisch abbaubar“ betitelt. Jedoch spielt die Verarbeitungsmethode – also wie aus Bambus Stoff gewonnen wird, eine entscheidende Rolle (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nayak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> &amp; Mishra, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD9BAAD" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Es gibt zwei grundlegende Verfahren zur Herstellung von Stoff aus Bambus: das mechanische Verfahren und das Viskoseverfahren. Beim mechanischen Verfahren wird der Bambus zerkleinert, die Fasern extrahiert, gesponnen und anschließend gewebt. Der Nachteil: Dieses Verfahren ist kostenintensiv, und die gewonnenen Fasern sind vergleichsweise rau. Beim Viskoseverfahren hingegen werden die Pflanzenfasern mit Chemikalien alkalisch behandelt – ein energieaufwendiger Prozess, der bei unsachgemäßer Entsorgung der Chemikalien zudem schädlich für die Umwelt sein kann. Dafür sind die gewonnenen Fasern geschmeidig und weich (Nayak &amp; Mishra, 2016).</w:t>
+        <w:t>Es gibt zwei grundlegende Verfahren zur Herstellung von Stoff aus Bambus: das mechanische Verfahren und das Viskoseverfahren. Beim mechanischen Verfahren wird der Bambus zerkleinert, die Fasern extrahiert, gesponnen und anschließend gewebt. Der Nachteil: Dieses Verfahren ist kostenintensiv, und die gewonnenen Fasern sind vergleichsweise rau. Beim Viskoseverfahren hingegen werden die Pflanzenfasern mit Chemikalien alkalisch behandelt – ein energieaufwendiger Prozess, der bei unsachgemäßer Entsorgung der Chemikalien zudem schädlich für die Umwelt sein kann. Dafür sind die gewonnenen Fasern geschmeidig und weich (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nayak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> &amp; Mishra, 2016).</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF70BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Da Bambus für die Herstellung von Einwegwaschlappen intensiv verarbeitet werden muss, lässt sich nicht pauschal sagen, dass er eine nachhaltigere Alternative darstellt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EDB4D4C" w14:textId="76048BE8" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ebenso gibt es Einwegwaschlappen, die ausschließlich aus (Bio-)Baumwolle hergestellt werden. Die Herstellung von Baumwoll-Einwegwaschlappen benötigt kein Erdöl, jedoch Baumwolle als Ressource; hiermit kommen andere Probleme mit sich. Die Herstellung von Baumwolle benötigt sehr viel Wasser. Außerdem ist der Einsatz von Pestiziden auf konventionellen Baumwollplantagen die Norm (</w:t>
       </w:r>
       <w:r w:rsidRPr="005B56F1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>WWF</w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005B56F1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r>
-        <w:t>). Dies gefährdet sowohl die Umwelt als auch die Gesundheit der Arbeiter:innen. Die Nutzung von Bio-Baumwolle reduziert den Wasserverbrauch und die Belastung durch Pestizide und Insektizide erheblich. Neben der Verbesserung der ökologischen Faktoren gibt es ebenfalls positive Auswirkungen für den Menschen (gesundheitlich, sozial und ökonomisch) (WWF</w:t>
+        <w:t xml:space="preserve">). Dies gefährdet sowohl die Umwelt als auch die Gesundheit der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Arbeiter:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>. Die Nutzung von Bio-Baumwolle reduziert den Wasserverbrauch und die Belastung durch Pestizide und Insektizide erheblich. Neben der Verbesserung der ökologischen Faktoren gibt es ebenfalls positive Auswirkungen für den Menschen (gesundheitlich, sozial und ökonomisch) (WWF</w:t>
       </w:r>
       <w:r w:rsidR="00A177A9">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E313D44" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Eine weitere Alternative sind waschbare Waschlappen aus (Bio-)Baumwolle oder anderen natürlichen Materialien, die mehrfach verwendet werden können und somit Abfall reduzieren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72083FD4" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="0006299E" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
@@ -8281,202 +8934,250 @@
         </w:rPr>
         <w:t>: Papp-Nierenschale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754002C9" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1. Aus welchen Rohstoffen besteht das Produkt?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B7C4EB" w14:textId="3A92EC96" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Rohstoff für die Herstellung von Pappe und somit auch von Papp-Nierenschalen, ist Holz. 75% des Zellstoffs, der in Deutschland für die Papier- bzw. Kartonproduktion genutzt wird, stammt aus dem Ausland – viel davon aus dem europäischen. Wird Papier bzw. Pappe direkt aus Bäumen hergestellt, spricht man von Primärfasern. Produkte aus Altpapier werden als Sekundärfasern bezeichnet. Die Herstellung mithilfe von Sekundärfasern benötigt deutlich weniger Energie (NABU, </w:t>
+        <w:t xml:space="preserve">Rohstoff für die Herstellung von Pappe und somit auch von Papp-Nierenschalen, ist Holz. 75% des Zellstoffs, der in Deutschland für die Papier- bzw. Kartonproduktion genutzt wird, stammt aus dem </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ausland – viel davon aus dem </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>europäischen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Wird Papier bzw. Pappe direkt aus Bäumen hergestellt, spricht man von Primärfasern. Produkte aus Altpapier werden als Sekundärfasern bezeichnet. Die Herstellung mithilfe von Sekundärfasern benötigt deutlich weniger Energie (NABU, </w:t>
+      </w:r>
+      <w:r w:rsidR="0056775E">
+        <w:t xml:space="preserve">o. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0056775E">
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>). Die meisten Papp-Nierenschalen sind nicht mit Kunststoff beschichtet. Sie erhalten eine kurzzeitige Flüssigkeitsresistenz durch die starke Verdichtung des Materials. Nur sehr selten sind heute noch Papp-Nierenschalen zu finden, die mithilfe von Kunststoff beschichtet sind, um so Flüssigkeiten am Auslaufen zu hindern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0A346D" w14:textId="1502B998" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Die Grundmaterialien für Papp-Nierenschalen setzen sich primär aus recyceltem Zellstoff zusammen, der mindestens zu 50% aus post-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consumer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Altpapier gewonnen wird (proaktivo.de, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
-        <w:t>a). Die meisten Papp-Nierenschalen sind nicht mit Kunststoff beschichtet. Sie erhalten eine kurzzeitige Flüssigkeitsresistenz durch die starke Verdichtung des Materials. Nur sehr selten sind heute noch Papp-Nierenschalen zu finden, die mithilfe von Kunststoff beschichtet sind, um so Flüssigkeiten am Auslaufen zu hindern.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Die Grundmaterialien für Papp-Nierenschalen setzen sich primär aus recyceltem Zellstoff zusammen, der mindestens zu 50% aus post-consumer Altpapier gewonnen wird (proaktivo.de, </w:t>
+        <w:t xml:space="preserve">). Dieser Zellstoff wird durch einen mechanisch-chemischen Aufschlussprozess gewonnen, bei dem die Papierfasern unter Zugabe von Wasser und begrenzten Mengen an umweltverträglichen Bindemitteln neu verbunden werden. Die spezielle Beschichtung zur Feuchtigkeitsresistenz besteht typischerweise aus einer dünnen Schicht pflanzlicher Wachse oder biologisch abbaubarer Polymeren auf Stärkebasis, die eine Barriere gegen Flüssigkeiten bildet, ohne die Kompostierbarkeit zu beeinträchtigen (Dr. Junghans Medical GmbH, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">). Dieser Zellstoff wird durch einen mechanisch-chemischen Aufschlussprozess gewonnen, bei dem die Papierfasern unter Zugabe von Wasser und begrenzten Mengen an umweltverträglichen Bindemitteln neu verbunden werden. Die spezielle Beschichtung zur Feuchtigkeitsresistenz besteht typischerweise aus einer dünnen Schicht pflanzlicher Wachse oder biologisch abbaubarer Polymeren auf Stärkebasis, die eine Barriere gegen Flüssigkeiten bildet, ohne die Kompostierbarkeit zu beeinträchtigen (Dr. Junghans Medical GmbH, </w:t>
+        <w:t xml:space="preserve">; proaktivo.de, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">; proaktivo.de, </w:t>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8A1743" w14:textId="468572D1" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In fortgeschrittenen Produktionsverfahren kommen zusätzlich pflanzliche Verstärkungsfasern aus landwirtschaftlichen Nebenprodukten wie Hanf oder Flachs zum Einsatz, die die mechanische Stabilität erhöhen. Eine Studie der Technischen Universität München zeigt, dass der Einsatz von 15-20% Hanffasern die Biegefestigkeit um bis zu 40% gegenüber konventionellen Pappschalen steigert, während gleichzeitig der Primärenergiebedarf in der Produktion sinkt (proaktivo.de, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8A1743" w14:textId="468572D1" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
+    <w:p w14:paraId="32AB1AC4" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">In fortgeschrittenen Produktionsverfahren kommen zusätzlich pflanzliche Verstärkungsfasern aus landwirtschaftlichen Nebenprodukten wie Hanf oder Flachs zum Einsatz, die die mechanische Stabilität erhöhen. Eine Studie der Technischen Universität München zeigt, dass der Einsatz von 15-20% Hanffasern die Biegefestigkeit um bis zu 40% gegenüber konventionellen Pappschalen steigert, während gleichzeitig der Primärenergiebedarf in der Produktion sinkt (proaktivo.de, </w:t>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006299E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2. Wo kommen die Rohstoffe her?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692E983C" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4EC7">
+        <w:t xml:space="preserve">Die Rohstoffe für die Herstellung der </w:t>
+      </w:r>
+      <w:r>
+        <w:t>von Papier und Pappe stammen in der Regel aus Holz, das von Bäumen wie Kiefer, Fichte oder Pappel gewonnen wird. Die Kunststoffbeschichtung der Papp-Nierenschale besteht aus Erdöl. Somit sind die gleichen ökologischen, ökonomischen und sozialen Herausforderungen verbunden wie bei der Herstellung von Vliesstoff im Beispiel der Einwegwaschlappen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B931721" w14:textId="7871A9ED" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Die Rohstoffgewinnung für Papp-Nierenschalen erfolgt überwiegend aus europäischen Quellen, wobei 70% des Altpapiers aus regionalen Sammelsystemen stammt (proaktivo.de, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
-        <w:t>).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="32AB1AC4" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
+        <w:t>). Die verbleibenden 30% setzen sich aus industriellen Papierabfällen und Forstwirtschaftsnebenprodukten zusammen, die nach FSC-Standards (Forest Stewardship Council) zertifiziert sind. Die Produktionskette umfasst vier Hauptstufen: 1) Altpapieraufbereitung und Deinking (Entfernung von Druckfarbe/Tinte), 2) Faseraufschluss, 3) Formpressung, 4) Beschichtungsapplikation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EB24F5" w14:textId="412502CA" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Die Rohstoffgewinnung für Papp-Nierenschalen erfolgt überwiegend aus europäischen Quellen, wobei 70% des Altpapiers aus regionalen Sammelsystemen stammt (proaktivo.de, </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In der ersten Stufe werden gesammelte Papierabfälle mechanisch zerkleinert und mittels umweltverträglicher Waschverfahren von Druckfarben und Verunreinigungen befreit. Moderne Anlagen erreichen hier einen Reinheitsgrad von 99,8% durch mehrstufige Flotations- und Siebprozesse. Die zweite Stufe nutzt hydraulische Mahlwerke, um die Fasern unter Zugabe von Wasser und natürlichen Enzymen zur Bindungsverbesserung aufzuschließen (proaktivo.de, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
-        <w:t>). Die verbleibenden 30% setzen sich aus industriellen Papierabfällen und Forstwirtschaftsnebenprodukten zusammen, die nach FSC-Standards (Forest Stewardship Council) zertifiziert sind. Die Produktionskette umfasst vier Hauptstufen: 1) Altpapieraufbereitung und Deinking (Entfernung von Druckfarbe/Tinte), 2) Faseraufschluss, 3) Formpressung, 4) Beschichtungsapplikation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14EB24F5" w14:textId="412502CA" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF587EC" w14:textId="563E58C0" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In der ersten Stufe werden gesammelte Papierabfälle mechanisch zerkleinert und mittels umweltverträglicher Waschverfahren von Druckfarben und Verunreinigungen befreit. Moderne Anlagen erreichen hier einen Reinheitsgrad von 99,8% durch mehrstufige Flotations- und Siebprozesse. Die zweite Stufe nutzt hydraulische Mahlwerke, um die Fasern unter Zugabe von Wasser und natürlichen Enzymen zur Bindungsverbesserung aufzuschließen (proaktivo.de, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Die Formgebung erfolgt in temperaturgesteuerten Pressformen bei 80-100°C, wobei der Wassergehalt des Faserbreis auf 5-7% reduziert wird. Die abschließende Beschichtung mit biologisch abbaubaren Barrierematerialien wird mittels Sprühapplikation aufgebracht, gefolgt von einer UV-Härtung zur Oberflächenstabilisierung. Ein vollständiger Produktionszyklus benötigt etwa 12-15 Minuten von der Rohstoffaufbereitung bis zum fertigen Produkt (Dr. Junghans Medical GmbH, </w:t>
+        <w:t xml:space="preserve">Die Formgebung erfolgt in temperaturgesteuerten Pressformen bei 80-100°C, wobei der Wassergehalt des Faserbreis auf 5-7% reduziert wird. Die abschließende Beschichtung mit biologisch abbaubaren </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Barrierematerialien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> wird mittels Sprühapplikation aufgebracht, gefolgt von einer UV-Härtung zur Oberflächenstabilisierung. Ein vollständiger Produktionszyklus benötigt etwa </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">12-15 Minuten von der Rohstoffaufbereitung bis zum fertigen Produkt (Dr. Junghans Medical GmbH, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="356C3610" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00512A20">
         <w:t>Zur Zellstoffherstellung müssen Bäume entrindet werden. Anschließend wird das Holz chemisch behandelt: Hierzu werden spezielle Lösungen in das Holz eingeleitet, um bestimmte Bestandteile wie Lignin und Hemicellulosen herauszulösen. Alternativ kann das Holz auch mechanisch in Fasern zerlegt werden, wodurch Holzstoff entsteht (Spektrum, 1998).</w:t>
       </w:r>
       <w:r w:rsidRPr="00512A20">
         <w:br/>
         <w:t>Die chemische Behandlung erfordert den Einsatz von Chemikalien, die zu Umweltbelastungen führen können. Zudem ist die Produktion von Zellstoff mit einem hohen Energie- und Wasserverbrauch verbunden, was weitere ökologische Auswirkungen hat (</w:t>
       </w:r>
       <w:r>
         <w:t>UBA</w:t>
       </w:r>
       <w:r w:rsidRPr="00512A20">
         <w:t>, 2023</w:t>
       </w:r>
       <w:r>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00512A20">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1362C8AD" w14:textId="0D6B2629" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neben der chemischen Behandlung des Holzes muss auch der eigentliche Rohstoff zunächst geerntet werden. Wie bereits erläutert, lässt sich Altpapier sehr gut in den Kreislauf zurückführen. Dennoch importiert Deutschland große Mengen Zellstoffs aus europäischen und außereuropäischen Ländern. Der überwiegende Teil stammt aus Brasilien – insgesamt etwa eine Million Tonnen pro Jahr (NABU, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
-        <w:t>o. J.</w:t>
-[...2 lines deleted...]
-        <w:t>a). Dies wirkt sich unmittelbar auf die brasilianischen Regenwälder aus:</w:t>
+        <w:t xml:space="preserve">o. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0056775E">
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>). Dies wirkt sich unmittelbar auf die brasilianischen Regenwälder aus:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB9458D" w14:textId="3A6C051C" w:rsidR="005D7EEB" w:rsidRPr="00870BF4" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00870BF4">
         <w:t xml:space="preserve">Kritische Aspekte der Abholzung der tropischen Regenwälder (Lebensraum Regenwald e.V., </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r w:rsidRPr="00870BF4">
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11AE0E9D" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512A20">
@@ -8569,75 +9270,84 @@
       <w:r w:rsidRPr="00512A20">
         <w:t>Viele indigene Völker erkennen die Vorteile des technischen Fortschritts und geben ihre traditionelle Lebensweise auf, um Geld zu verdienen. Doch der Verlust des Regenwaldes als Nahrungsquelle führt dazu, dass ihre Löhne nicht ausreichen. Andere setzen weiterhin auf Jagd und Fischfang, doch Umweltverschmutzung und Abholzung erschweren ihr Überleben. Die schleichende Entwaldung entlang der Flüsse ist für sie oft nicht sofort sichtbar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4651EB91" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512A20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Klima</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC6FDB4" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00512A20" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00512A20">
+        <w:lastRenderedPageBreak/>
         <w:t>Die Auswirkungen der Regenwaldzerstörung auf das Klima sind sicher, aber noch nicht vollständig erforscht. Der Amazonas dient als Klimapuffer, da seine hohe Luftfeuchtigkeit Temperaturschwankungen dämpft. Eine Versteppung würde zu starken Temperaturunterschieden und intensiven Luftmassenbewegungen führen, deren Folgen ungewiss sind.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FFFCF0A" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512A20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Welternährung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B674A5" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00870BF4" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00512A20">
-        <w:t>Der steigende Bedarf an erneuerbaren Energien führt zur Abholzung von Regenwäldern für den Anbau von energiereichen Agrarprodukten zur Herstellung von Biodiesel und Bioaethanol sowie Energiegewinnung durch Biomasse. Dies treibt die Getreidepreise in die Höhe, was in ärmeren Ländern zu Hungerkrisen führt. Da sich Hilfslieferungen aufgrund der hohen Kosten verringern, geraten viele Menschen in eine noch größere Notlage.</w:t>
+        <w:t xml:space="preserve">Der steigende Bedarf an erneuerbaren Energien führt zur Abholzung von Regenwäldern für den Anbau von energiereichen Agrarprodukten zur Herstellung von Biodiesel und </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00512A20">
+        <w:t>Bioaethanol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00512A20">
+        <w:t xml:space="preserve"> sowie Energiegewinnung durch Biomasse. Dies treibt die Getreidepreise in die Höhe, was in ärmeren Ländern zu Hungerkrisen führt. Da sich Hilfslieferungen aufgrund der hohen Kosten verringern, geraten viele Menschen in eine noch größere Notlage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79A5B8C0" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Gibt es alternative (nachhaltige) Rohstoffe und wo kommen diese her?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65ADA3A5" w14:textId="24873B63" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
@@ -8646,55 +9356,63 @@
       </w:pPr>
       <w:r>
         <w:t>Ein alternativer Rohstoff für die Herstellung von Papp-Nierenschalen könnte, wie bei den Einwegwaschlappen, Bambus sein. Konventionelle Papp-Nierenschalen werden aus Holzfasern hergestellt – Bäume benötigen jedoch Jahre, Jahrzehnte bis Jahrhunderte, um „erntereif“ zu sein (</w:t>
       </w:r>
       <w:r w:rsidR="00AF1F0F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Spektrum</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE44EE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AF1F0F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>o. J</w:t>
       </w:r>
       <w:r>
         <w:t>). Bambus hingegen wächst viel schneller (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE44EE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Nayak &amp; Mishra, 2016</w:t>
+        <w:t>Nayak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE44EE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Mishra, 2016</w:t>
       </w:r>
       <w:r>
         <w:t>). Als weitere Entlastung für die Umwelt kann das mechanische Verfahren zur Gewinnung von Bambusfasern genutzt werden. Zwar sind die Fasern dadurch rauer, doch stört dies in einer Nierenschale nicht.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="516BE18F" w14:textId="4E151577" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neben konventionellem Recyclingpapier gewinnen alternative Faserquellen zunehmend an Bedeutung. Bagasse, ein Nebenprodukt der Zuckerrohrverarbeitung, bietet besonders in tropischen Regionen eine ökologische Alternative. Die faserreichen Pressrückstände der Zuckerrohrstängel werden zu einem stabilen Faserbrei verarbeitet, der sich durch hohe Feuchtigkeitsresistenz auszeichnet. Brasilianische Studien belegen eine 30% höhere mechanische Belastbarkeit gegenüber Standardpappe bei gleichzeitig reduziertem Wasserbedarf in der Produktion (proaktivo.de, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B90504" w14:textId="0D0CB66A" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kraftpapier aus schnell nachwachsenden Hölzern wie Pappel oder Weide stellt eine weitere Alternative dar. Diese Hölzer erreichen in mitteleuropäischen Klimazonen Erntefähigkeit innerhalb von 5-7 Jahren und binden dabei bis zu 12 Tonnen CO₂ pro Hektar und Jahr. Innovative Verarbeitungstechniken ermöglichen die Herstellung dünner, aber stabiler Faservliese (proaktivo.de, </w:t>
@@ -8740,50 +9458,51 @@
       </w:pPr>
       <w:r>
         <w:t>Die Papp-Nierenschale ist grundsätzlich kompostierbar, da sie aus Zellstoff besteht. Wenn die Papp-Nierenschalen jedoch mit beschichteten Materialien wie Polyethylen oder ähnlichem versehen sind, sind sie im Allgemeinen nicht kompostierbar und sollten daher im Restmüll entsorgt werden (</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0029">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>UBA, 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>). Zudem können sie, wenn sie mit infektiösem Material wie Erbrochenem oder anderen biologischen Abfällen verunreinigt sind, ebenfalls nicht kompostiert werden (Yang, 2025).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7103B7" w14:textId="194E8963" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Die Entsorgung von Papp-Nierenschalen unterliegt strengen regulativen Vorgaben, die sich nach dem Kontaminationsgrad richten. Unbenutzte oder lediglich mit trockenen Abfällen kontaminierte Schalen können dem Altpapierkreislauf zugeführt werden, vorausgesetzt sie sind gemäß DIN EN 643 kennzeichnet und frei von biologischen Gefahrstoffen (Dr. Junghans Medical GmbH, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; dein-arbeitsschutz.de, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">). Bei flüssiger Kontamination erfolgt die Entsorgung über den klinischen Abfallstrom, wobei die biologische Abbaubarkeit der Materialien die Verbrennungseffizienz um 15% gegenüber Kunststoffen erhöht (Dr. Junghans Medical GmbH, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A884BC" w14:textId="1B5CF590" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -8847,334 +9566,435 @@
     </w:p>
     <w:p w14:paraId="025B50F1" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="0006299E" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1. Aus welchen Rohstoffen besteht das Produkt?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="043CE214" w14:textId="29B9B943" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0006">
         <w:t>In der Textilindustrie werden sowohl Naturfasern (z. B. Baumwolle, Leinen, Hanf) als auch synthetische Fasern (z. B. Polyester, Polyamid, Polyacryl) verwendet. Naturfasern stammen von Pflanzen oder Tieren, während synthetische Fasern aus Erdöl oder biogenen Ressourcen wie Zuckerrohr oder Mais hergestellt werden. Zudem gibt es halbsynthetische Zellulosefasern wie Viskose, Modal u</w:t>
       </w:r>
       <w:r>
-        <w:t>nd Lyocell (Teufel et al., 2024)</w:t>
+        <w:t xml:space="preserve">nd </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lyocell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (Teufel et al., 2024)</w:t>
       </w:r>
       <w:r w:rsidR="00830B53">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0006">
         <w:t xml:space="preserve">Bettlaken bestehen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">aber </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0006">
         <w:t>hauptsächlich aus Baumwolle, Leinen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> und</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0006">
-        <w:t xml:space="preserve"> Polyester (Fleuresse</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Polyester (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E0006">
+        <w:t>Fleuresse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0006">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB9D968" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="002B6E12" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B6E12">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2. Wo kommen die Rohstoffe her?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD647D6" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00BA1C86" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>Die Rohstoffe stammen aus verschiedenen Regionen der Welt:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
-        <w:t>Baumwolle wird weltweit angebaut, insbesondere in Ländern wie Indien, China, den USA, Pakistan und Brasilien, die zusammen rund zwei Drittel der globalen Baumwollproduktion ausmachen. Die Erträge schwanken regional stark, was an Unterschieden in Bodenbeschaffenheit, Anbaupraktiken und Wasserverfügbarkeit liegt. In vielen Regionen, wie Australien und Indien, ist Baumwollanbau auf künstliche Bewässerung angewiesen. Dies verschärft Wasserknappheit und führt zu einem hohen Water Footprint, besonders bei inef</w:t>
+        <w:t xml:space="preserve">Baumwolle wird weltweit angebaut, insbesondere in Ländern wie Indien, China, den USA, Pakistan und Brasilien, die zusammen rund zwei Drittel der globalen Baumwollproduktion ausmachen. Die Erträge schwanken regional stark, was an Unterschieden in Bodenbeschaffenheit, Anbaupraktiken und Wasserverfügbarkeit liegt. In vielen Regionen, wie Australien und Indien, ist Baumwollanbau auf künstliche Bewässerung angewiesen. Dies verschärft Wasserknappheit und führt zu einem hohen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t>Water</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t xml:space="preserve"> Footprint, besonders bei inef</w:t>
       </w:r>
       <w:r>
         <w:t>fizienten Bewässerungsmethoden</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>. Der konventionelle Anbau geht zudem mit einem intensiven Einsatz von Pestiziden und chemischen Düngemitteln einher, was Eutrophierung, Bodendegradation und einen Verlust an Bi</w:t>
       </w:r>
       <w:r>
         <w:t>odiversität verursacht</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>. Darüber hinaus werden häufig gentechnisch veränderte Sorten angebaut, was den Einsatz von Herbiziden erhöht und die F</w:t>
       </w:r>
       <w:r>
         <w:t>ruchtfolgevielfalt einschränkt</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>. Die größten Beiträge zum Treibhausgaspotenzial stammen aus der Düngemittelproduktion und den Stickstoffemissionen auf den Feldern</w:t>
       </w:r>
       <w:r>
         <w:t>. (Teufel et al., 2024)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
-        <w:t xml:space="preserve"> Soziale Missstände wie Kinderarbeit und gefährliche Arbeitsbedingungen sind insbesondere in afrikanischen Baumwollanbauregionen verbreitet. Kinder arbeiten dort oft unter gesundheitsgefährdenden Bedingungen, etwa beim Umgang mit Pestiziden</w:t>
+        <w:t xml:space="preserve"> Soziale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:lastRenderedPageBreak/>
+        <w:t>Missstände wie Kinderarbeit und gefährliche Arbeitsbedingungen sind insbesondere in afrikanischen Baumwollanbauregionen verbreitet. Kinder arbeiten dort oft unter gesundheitsgefährdenden Bedingungen, etwa beim Umgang mit Pestiziden</w:t>
       </w:r>
       <w:r>
         <w:t>. (Gemeinsam für Afrika, 2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t xml:space="preserve"> Zwar gibt es Nachhaltigkeitssiegel wie GOTS oder Fairtrade, doch faire Produkte machen bisher nur einen geringen Marktanteil aus (Jäger</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 2017; </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>Gemeinsam für Afrika</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t xml:space="preserve"> 2021). Ökonomisch ist der konventionelle Baumwollanbau günstiger als nachhaltige Alternativen, bedingt durch die Externalisierung so</w:t>
       </w:r>
       <w:r>
         <w:t>zialer und ökologischer Kosten</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>. Der kontrolliert biologische Anbau reduziert Umweltbelastungen, bringt jedoch häu</w:t>
       </w:r>
       <w:r>
         <w:t>fig geringere Erträge mit sich</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>. Recycelte Baumwolle bietet weiteres Potenzial zur Reduzierung von Treibhausgasemissionen, ist aber technisch anspruchsvoll und geht mit Qu</w:t>
       </w:r>
       <w:r>
         <w:t>alitätsverlusten einher</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>Polyester wird aus fossilen Rohstoffen (Erdöl) gewonnen. Zwei Drittel der globalen Polyesterproduktion stammen aus China, weitere bedeutende Produktionsländ</w:t>
       </w:r>
       <w:r>
         <w:t>er sind Indien und Südostasien</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
-        <w:t>. Die Herstellung erfolgt durch Schmelzspinnen von Polyethylenterephthalat (PET), wobei entweder Stapelfasern (für Vliesstoffe) oder Filamentfasern (für G</w:t>
+        <w:t xml:space="preserve">. Die Herstellung erfolgt durch Schmelzspinnen von Polyethylenterephthalat (PET), wobei entweder Stapelfasern (für Vliesstoffe) oder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t>Filamentfasern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t xml:space="preserve"> (für G</w:t>
       </w:r>
       <w:r>
         <w:t>ewebe wie Bettlaken) entstehen</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>. Die Produktion ist energie- und wasserintensiv und verursacht hohe CO</w:t>
       </w:r>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>-Emissionen. Besonders in Regionen mit fossilem Energiemix und Wasserknappheit sind die Umweltwirkungen beträch</w:t>
       </w:r>
       <w:r>
         <w:t>tlich</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>. Die Herstellung von Polyester weist zudem ein hohes Humantoxizitätspotenzial auf, bedingt durch Emissionen polyzyklischer aromatischer Kohlenwasserstoffe (Teufel et al.</w:t>
       </w:r>
       <w:r>
         <w:t>, 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
-        <w:t>). Ökonomisch ist Polyester aufgrund der geringen Herstellungskosten weltweit die meistverwendete Faser für Bettwaren (Jungmichel et al.</w:t>
+        <w:t>). Ökonomisch ist Polyester aufgrund der geringen Herstellungskosten weltweit die meistverwendete Faser für Bettwaren (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t>Jungmichel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:t>, 2021;</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t xml:space="preserve"> Teufel et al.</w:t>
       </w:r>
       <w:r>
         <w:t>, 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>). Sozial betrachtet ist die Produktionskette undurchsichtig, die Arbeitsbedingungen in der petrochemischen Industrie und Textil</w:t>
       </w:r>
       <w:r>
         <w:t>verarbeitung sind oft prekär</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>. Der Marktanteil von recyceltem Polyester liegt bei etwa 14 %, wobei überwiegend PET-Flaschen als Ausgangsstoff dienen. Ein geschlossener Recyclingkreislauf im Textilbereich ist bislang kau</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">m etabliert. (Teufel et al., 2024) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
-        <w:t>Leinen (Flachs) ist eine der ältesten Kulturpflanzen. Faserlein wird heute vor allem in Frankreich, Belgien, den Niederlanden und Deutschland angebaut, wobei China und Frankreich weltweit führende Produzenten sind (Industrieverband Agrar e. V.</w:t>
+        <w:t xml:space="preserve">Leinen (Flachs) ist eine der ältesten Kulturpflanzen. Faserlein wird heute vor allem in Frankreich, Belgien, den Niederlanden und Deutschland angebaut, wobei China und Frankreich weltweit führende Produzenten sind (Industrieverband </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t>Agrar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t xml:space="preserve"> e. V.</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
-        <w:t xml:space="preserve"> 2021). Die Fasergewinnung erfolgt durch Rösteverfahren (Wasserröste oder Tauröste), wobei belastetes Abwasser entste</w:t>
+        <w:t xml:space="preserve"> 2021). Die Fasergewinnung erfolgt durch </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t>Rösteverfahren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t xml:space="preserve"> (Wasserröste oder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t>Tauröste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t>), wobei belastetes Abwasser entste</w:t>
       </w:r>
       <w:r>
         <w:t>hen kann (Teufel et al., 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>). Danach folgen mechanische Schritte wie Brechen, Kämmen und Spinne</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">n (Industrieverband Agrar e. V., </w:t>
+        <w:t xml:space="preserve">n (Industrieverband </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Agrar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> e. V., </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>2021). Die Garnh</w:t>
       </w:r>
       <w:r>
         <w:t>erstellung ist energieintensiv</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>. Flachs hat ein geringeres Treibhausgaspotenzial und einen niedrigeren Wasserverbrauch als Baumwolle oder synthetisch</w:t>
       </w:r>
       <w:r>
         <w:t>e Fasern (Teufel et al., 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
-        <w:t>). Im konventionellen Anbau werden jedoch synthetische Düngemittel und Pestizide eingesetzt (Industrieverband Agrar e. V.</w:t>
+        <w:t xml:space="preserve">). Im konventionellen Anbau werden jedoch synthetische Düngemittel und Pestizide eingesetzt (Industrieverband </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t>Agrar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t xml:space="preserve"> e. V.</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t xml:space="preserve"> 2021). Der biologische Anbau verzichtet auf chemische Hilfsmittel und erhält die Bodenfruch</w:t>
       </w:r>
       <w:r>
         <w:t>tbarkeit (Teufel et al., 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>). Sozialstandards wie das Verbot von Kinderarbeit und faire Arbeitsbedingungen sind bei zertifizierten Produkten gewährleistet (Jäger</w:t>
       </w:r>
       <w:r>
         <w:t>, 2017</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>). Ökonomisch ist Leinen teurer als Baumwolle, was auf die aufwendige Herstellung zurückzuführen ist. Dennoch wird Leinen zunehmend als nachhaltige Alternative bei hochwertigen Bettlaken</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> eingesetzt (Teufel et al., 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>Die Herstellung von Bettlaken umfasst mehrere Stufen. Nach der Rohstoffgewinnung werden die Fasern zu Garnen versponnen und zu Geweben verarbeitet. Die Weiterverarbeitung zu Bettlaken umfasst das Zuschneiden, Nähen und Veredeln. Besonders die Konfektionierung ist arbeitsintensiv, da viele Arbeitsschritte manuell erfolgen. In Ländern wie Bangladesch, Kambodscha und Myanmar arbeiten hauptsächlich Frauen in der Konfektionierung; ihr Anteil liegt bei durchschnittlich 68 %, in Bangladesch sogar bei 80 %</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t xml:space="preserve"> Die Arbeitsbedingungen sind oft prekär: niedrige Löhne, Akkordarbeit und Verletzungen von Arbeitsrechten sind weit verbreitet. Das durchschnittliche Risiko von Verstößen gegen Sozialstandards in der gesamten textilen Produktionskette beträgt 65 %, einschließlich Kinderarbeit, Zwangsarbei</w:t>
       </w:r>
       <w:r>
         <w:t>t und mangelndem Arbeitsschutz</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
-        <w:t xml:space="preserve">Auch die Färbung und Veredelung von Bettlaken geht mit ökologischen und gesundheitlichen Belastungen einher. Die Prozesse benötigen große Mengen an Wasser und Energie, während gefährliche Chemikalien wie Schwermetalle, PFCs und </w:t>
+        <w:t xml:space="preserve">Auch die Färbung und Veredelung von Bettlaken geht mit ökologischen und </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gesundheitlichen Belastungen einher. Die Prozesse benötigen große Mengen an Wasser und Energie, während gefährliche Chemikalien wie Schwermetalle, PFCs und </w:t>
       </w:r>
       <w:r>
         <w:t>Azofarbstoffe verwendet werden</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
-        <w:t>. Abwässer aus den Färbereien werden häufig unzureichend behandelt und belasten die Umwelt, insbesondere in Ländern wie Bangladesch, wo Textilfabriken oft keine ausreichende Abwasseraufbereitung betreiben (Jungmichel et al. 2021, 29). Hinzu kommt der hohe Energiebedarf, der vielfach durch foss</w:t>
+        <w:t>. Abwässer aus den Färbereien werden häufig unzureichend behandelt und belasten die Umwelt, insbesondere in Ländern wie Bangladesch, wo Textilfabriken oft keine ausreichende Abwasseraufbereitung betreiben (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t>Jungmichel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA1C86">
+        <w:t xml:space="preserve"> et al. 2021, 29). Hinzu kommt der hohe Energiebedarf, der vielfach durch foss</w:t>
       </w:r>
       <w:r>
         <w:t>ile Energieträger gedeckt wird</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>Ökonomisch stellen Bettlaken aus Baumwolle, Leinen oder Polyester für viele Produktionsländer ein bedeutendes Exportgut dar. Insbesondere Bangladesch erwirtschaftet 84 % seiner Exporteinnahmen aus Textilien, wobei Deuts</w:t>
       </w:r>
       <w:r>
         <w:t>chland der größte Abnehmer ist</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1C86">
         <w:t>. Die Konzentration der Produktion in Ländern mit niedrigen Löhnen sichert zwar Arbeitsplätze, geht jedoch oft mit schlechten Arbeitsbedingungen und Umweltbelastungen einhe</w:t>
       </w:r>
       <w:r>
-        <w:t>r. (Jungmichel et al., 2021)</w:t>
+        <w:t>r. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jungmichel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et al., 2021)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="798E97E5" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="0006299E" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Gibt es alternative (nachhaltige) Rohstoffe und wo kommen diese her?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E6628C2" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
@@ -9219,157 +10039,222 @@
       <w:r w:rsidRPr="004A7B7C">
         <w:t>Bagasse aus der Zuckerrohrverarbeitung fällt jährlich in etwa 240 Millionen Tonnen an. Bisher werden 85</w:t>
       </w:r>
       <w:r w:rsidRPr="002B6E12">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
         <w:t>% nicht genutzt. Die Verarbeitung zu Fasern ist m</w:t>
       </w:r>
       <w:r w:rsidRPr="002B6E12">
         <w:t>ö</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
         <w:t>glich, erfordert jedoch hohe Energie und konkurriert mit anderen Nutzungen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> wie Bioethanol und Tierfutter</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
-        <w:t>Orangenschalen werden in Italien von Orange Fiber und Lenzing zu Lyocell verarbeitet. Das Verfahren spart Ressourcen, die Produktionsme</w:t>
+        <w:t xml:space="preserve">Orangenschalen werden in Italien von Orange Fiber und Lenzing zu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A7B7C">
+        <w:t>Lyocell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A7B7C">
+        <w:t xml:space="preserve"> verarbeitet. Das Verfahren spart Ressourcen, die Produktionsme</w:t>
       </w:r>
       <w:r>
         <w:t>ngen sind bisher jedoch gering</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
-        <w:t>Reis- und Weizenstroh fallen in großen Mengen an, besonders in Indien und Ägypten. Spinnova nutzt ein chemiefreies Verfahren zur Faserherstellung. Vorteilhaft ist der geringe ökologische Aufwand, doch es f</w:t>
+        <w:t xml:space="preserve">Reis- und Weizenstroh fallen in großen Mengen an, besonders in Indien und Ägypten. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A7B7C">
+        <w:t>Spinnova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A7B7C">
+        <w:t xml:space="preserve"> nutzt ein chemiefreies Verfahren zur Faserherstellung. Vorteilhaft ist der geringe ökologische Aufwand, doch es f</w:t>
       </w:r>
       <w:r>
         <w:t>ehlen industrielle Kapazitäten</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
-        <w:t>Ingwerwurzelreste werden in Indien als Faserquelle genutzt. „Like a bird lifestyle“ verarbeitet sie zu Heimtextilien mit bis zu 95</w:t>
+        <w:t xml:space="preserve">Ingwerwurzelreste werden in Indien als Faserquelle genutzt. „Like a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A7B7C">
+        <w:t>bird</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A7B7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A7B7C">
+        <w:t>lifestyle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A7B7C">
+        <w:t>“ verarbeitet sie zu Heimtextilien mit bis zu 95</w:t>
       </w:r>
       <w:r w:rsidRPr="002B6E12">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
         <w:t>% Ingwerfaseranteil. Die Rohstoffe sind regional begrenzt verf</w:t>
       </w:r>
       <w:r w:rsidRPr="002B6E12">
         <w:t>ü</w:t>
       </w:r>
       <w:r>
         <w:t>gbar</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
-        <w:t xml:space="preserve">Bakterielle Zellulose wird durch Fermentation gewonnen. Nanollose stellt daraus die Nullarbor™-Faser her. Es sind keine Anbauflächen nötig, allerdings ist die Produktion energieintensiv und bislang </w:t>
+        <w:t xml:space="preserve">Bakterielle Zellulose wird durch Fermentation gewonnen. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A7B7C">
+        <w:t>Nanollose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A7B7C">
+        <w:t xml:space="preserve"> stellt daraus die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A7B7C">
+        <w:t>Nullarbor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A7B7C">
+        <w:t xml:space="preserve">™-Faser her. Es sind keine Anbauflächen nötig, allerdings ist die Produktion energieintensiv und bislang </w:t>
       </w:r>
       <w:r>
         <w:t>nur in kleinem Maßstab möglich</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
         <w:t>Polymilchsäure (PLA) stammt aus Zuckerrohr und Mais, vor allem aus den USA und Thailand. Sie ist industriell biologisch abbaubar. Kritisch sind der hohe Einsatz von Pestiziden und Düngemitteln sowie die Konkurren</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">z zur Nahrungsmittelproduktion. </w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
-        <w:t>Flachs und Hanf gelten als traditionelle, potenziell nachhaltige Alternativen. Flachs hat einen geringen Water Footprint, benötigt jedoch gute Standortbedingungen. Hanf kann ökologisch vorteilhaft sein, wenn biologisch angebaut, hat aber einen hohen Wasser- und Energi</w:t>
+        <w:t xml:space="preserve">Flachs und Hanf gelten als traditionelle, potenziell nachhaltige Alternativen. Flachs hat einen geringen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A7B7C">
+        <w:t>Water</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A7B7C">
+        <w:t xml:space="preserve"> Footprint, benötigt jedoch gute Standortbedingungen. Hanf kann ökologisch vorteilhaft sein, wenn biologisch angebaut, hat aber einen hohen Wasser- und Energi</w:t>
       </w:r>
       <w:r>
         <w:t>ebedarf bei der Fasergewinnung</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
         <w:t>Die Nutzung dieser Rohstoffe bietet ökologische Potenziale, vor allem durch die Verwertung von Reststoffen. Allerdings fehlt bisher eine umfassende und belastbare ökologische Bewertung. Es gibt bislang zu wenige Daten, um die tatsächlichen Umweltwirkungen dieser Fasern fundiert einzuschätzen</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7B7C">
         <w:t xml:space="preserve"> (Teufel et al.</w:t>
       </w:r>
       <w:r>
         <w:t>, 2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="603686BF" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="0006299E" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4. Wie muss das Produkt fachgerecht entsorgt oder aufbereitet werden?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26DC395C" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Seit dem 1. Januar 2025 gilt in der Europäischen Union die Pflicht zur getrennten Sammlung von Alttextilien, einschließlich Bettlaken. Sie dürfen nicht mehr über den Restmüll entsorgt werden, sondern müssen in vorgesehene Sammelsysteme für Textilien gegeben werden. (Europäische Kommission 2023; Greenpeace, 2025) Diese Maßnahme soll die Kreislaufwirtschaft stärken, Textilabfälle verringern und wertvolle Ressourcen schonen (Greenpeace, 2025). Fachgerecht entsorgt werden Bettlaken über Alttextilcontainer oder Sammelstellen. Tragfähige Laken können weiterverwendet oder gespendet werden. Stark verschlissene oder beschädigte Bettlaken werden recycelt, beispielsweise zu Putzlappen, Dämmstoffen oder Recyclingfasern verarbeitet. (Tagesschau, 2025; NDR, 2025) Die mechanische oder chemische Aufbereitung erfolgt vorrangig, um Materialkreisläufe zu schließen. Erst wenn weder Wiederverwendung noch Recycling möglich sind, ist eine energetische Verwertung durch Müllverbrennung vorgesehen. (Europäische Kommission, 2023) Neu ist zudem die erweiterte Herstellerverantwortung (Extended Producer Responsibility, EPR), die seit 2025 gilt. Hersteller müssen Rücknahmesysteme unterstützen und tragen Verantwortung für den gesamten Produktlebenszyklus, inklusive Rückführung und Recycling. (Greenpeace, 2025)</w:t>
+        <w:t xml:space="preserve">Seit dem 1. Januar 2025 gilt in der Europäischen Union die Pflicht zur getrennten Sammlung von Alttextilien, einschließlich Bettlaken. Sie dürfen nicht mehr über den Restmüll entsorgt werden, sondern müssen in vorgesehene Sammelsysteme für Textilien gegeben werden. (Europäische Kommission 2023; Greenpeace, 2025) Diese Maßnahme soll die Kreislaufwirtschaft stärken, Textilabfälle verringern und wertvolle Ressourcen schonen (Greenpeace, 2025). Fachgerecht entsorgt werden Bettlaken über Alttextilcontainer oder Sammelstellen. Tragfähige Laken können weiterverwendet oder gespendet werden. Stark verschlissene oder beschädigte Bettlaken werden recycelt, beispielsweise zu Putzlappen, Dämmstoffen oder Recyclingfasern verarbeitet. (Tagesschau, 2025; NDR, 2025) Die mechanische oder chemische Aufbereitung erfolgt vorrangig, um Materialkreisläufe zu schließen. Erst wenn weder Wiederverwendung noch Recycling möglich sind, ist eine energetische Verwertung durch Müllverbrennung vorgesehen. (Europäische Kommission, 2023) Neu ist zudem die erweiterte Herstellerverantwortung (Extended Producer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Responsibility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, EPR), die seit 2025 gilt. Hersteller müssen Rücknahmesysteme unterstützen und tragen Verantwortung für den gesamten Produktlebenszyklus, inklusive Rückführung und Recycling. (Greenpeace, 2025)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69914E71" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="067B44F5" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Produkt 4</w:t>
       </w:r>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -9550,51 +10435,59 @@
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="0005645F">
         <w:t xml:space="preserve"> Prozesse im Körper</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kommen Zudem ist es hochgiftig für</w:t>
       </w:r>
       <w:r w:rsidRPr="0005645F">
         <w:t xml:space="preserve"> Wasserorganismen</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1525931D" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00690781" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>(Bilharz, 2024)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bilharz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, 2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D898B83" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00690781" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690781">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2. Wo kommen die Rohstoffe her?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00BA017A" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00392DB6" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00392DB6">
         <w:t xml:space="preserve">Die Rohstoffe kommen aus ganz verschiedenen Teilen der Welt, ihre Beschaffung ist meist bedenklich. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Besonders kritisch sind Lithium, Kobalt und </w:t>
@@ -9615,73 +10508,101 @@
       </w:pPr>
       <w:r w:rsidRPr="00E30E96">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Lithium</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31AA44F7" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Lithium wird als Erz im konventionellen Bergbau gewonnen (Australien) oder als Sole aus den Salzseen in Südamerika</w:t>
       </w:r>
       <w:r w:rsidRPr="00160D4B">
         <w:t xml:space="preserve"> (Argentinien, Chile</w:t>
       </w:r>
       <w:r>
         <w:t>, Bolivien</w:t>
       </w:r>
       <w:r w:rsidRPr="00160D4B">
         <w:t>)</w:t>
       </w:r>
       <w:r>
-        <w:t>. Sole wird mittels Bohrlöchern an die Oberfläche gepumpt. Über mehrere Monate wird die Sole unter Zugabe von Chemikalien an der Sonne getrocknet, um eine möglichst hohe Lithium-Konzentration zu erzielen. Kritisch ist bei der Lithium-Gewinnung der hohe Wasserverbrauch. Die Abbauregionen zählen zu den trockensten Regionen der Erde. Auch indigene Völker klagen über den Rückgang und die Verunreinigung des Grundwassers. Außerdem besteht die Befürchtung, dass auch weiterhin ein Flächenverlust für Viehzucht durch den Ausbau der Lithiumflächen entsteht. (Struss, 2023)</w:t>
+        <w:t xml:space="preserve">. Sole wird </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>mittels Bohrlöchern</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> an die Oberfläche gepumpt. Über mehrere Monate wird die Sole unter Zugabe von Chemikalien an der </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sonne getrocknet, um eine möglichst hohe Lithium-Konzentration zu erzielen. Kritisch ist bei der Lithium-Gewinnung der hohe Wasserverbrauch. Die Abbauregionen zählen zu den trockensten Regionen der Erde. Auch indigene Völker klagen über den Rückgang und die Verunreinigung des Grundwassers. Außerdem besteht die Befürchtung, dass auch weiterhin ein Flächenverlust für Viehzucht durch den Ausbau der Lithiumflächen entsteht. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Struss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C248E6C" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00E30E96" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E30E96">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kobalt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5178A524" w14:textId="7160CA2F" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Zwei Drittel des globalen Kobalt-Vorkommens liegt in der Demokratischen Republik Kongo. Hauptsächlich wird Kobalt als Nebenprodukt beim Kupfer- und Nickelabbau industriell abgebaut, 15% kommen jedoch aus illegalem Kleinbergbau. (Elektromobilität.NRW, </w:t>
+        <w:t>Zwei Drittel des globalen Kobalt-Vorkommens liegt in der Demokratischen Republik Kongo. Hauptsächlich wird Kobalt als Nebenprodukt beim Kupfer- und Nickelabbau industriell abgebaut, 15% kommen jedoch aus illegalem Kleinbergbau. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Elektromobilität.NRW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
         <w:t>) Hier ist die Gefahr von schlechten Arbeitsbedingungen sowie Kinderarbeit groß. Kinderrechtsorganisationen berichten von 40.000 Kindern, die im Kongo in den Kobaltminen meist bis zu 24 Stunden am Stück arbeiten. Die Bezahlung liegt bei ein bis zwei Dollar pro Tag. (Ziegler, 2021) Generell kommt es häufig zu Unfällen durch fehlende Sicherheitsausrüstung. Auch führt der eingeatmete Staub in den Minen zu Lungenproblemen. (Ziegler, 2021)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C64431A" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00E30E96" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E30E96">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mangan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6EFAEF" w14:textId="43726E6C" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -9754,215 +10675,280 @@
       <w:r w:rsidRPr="00931B0E">
         <w:t xml:space="preserve"> Herstellung 40- bis 500-mal mehr Energie, als sie bei der Nutzung später zur Verfügung stellen. </w:t>
       </w:r>
       <w:r>
         <w:t>Ähnlich</w:t>
       </w:r>
       <w:r w:rsidRPr="00931B0E">
         <w:t xml:space="preserve"> sieht es mit den Kosten aus.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Hier eine </w:t>
       </w:r>
       <w:r w:rsidRPr="00C67895">
         <w:t xml:space="preserve">Beispielrechnung: </w:t>
       </w:r>
       <w:r>
         <w:t>Aktuell müssen Verbraucher*</w:t>
       </w:r>
       <w:r w:rsidRPr="00C67895">
         <w:t xml:space="preserve">innen ca. 0,35 € für eine Kilowattstunde (kWh) elektrische Energie aus der Steckdose zahlen. </w:t>
       </w:r>
       <w:r>
         <w:t>Bei gleicher Energiemenge (1 kWh) in Form von Batterien, z. B.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C67895">
-        <w:t xml:space="preserve"> AA-Batterien, müssten hingegen rund 75 € ausgegeben werden (AA-Batterie: 2.600 mAh * 1,5 V = 0,003</w:t>
+        <w:t xml:space="preserve"> AA-Batterien, müssten hingegen rund 75 € ausgegeben werden (AA-Batterie: 2.600 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C67895">
+        <w:t>mAh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C67895">
+        <w:t xml:space="preserve"> * 1,5 V = 0,003</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">9 kWh/ Batterie, 0,30 €/Stück). </w:t>
       </w:r>
       <w:r w:rsidRPr="00C67895">
         <w:t xml:space="preserve">Vereinfacht </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">gesagt, ist die </w:t>
       </w:r>
       <w:r w:rsidRPr="00C67895">
         <w:t>Energie aus Batterien mindestens 200-mal teurer,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> als Energie aus der Steckdose! </w:t>
       </w:r>
       <w:r w:rsidRPr="007B40B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>(Bilharz,</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B40B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>Bilharz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B40B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B40B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
         <w:t>2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="391E5904" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Noch teurer fällt die Rechnung aus</w:t>
       </w:r>
       <w:r w:rsidRPr="00C67895">
-        <w:t>, wenn die kleineren AAA-Batterien eingesetzt werden (AAA-Batterie: 1.250 mAh * 1,5 V = 0,0019 kWh/ Batterie, 0,30 €/Stück)</w:t>
+        <w:t xml:space="preserve">, wenn die kleineren AAA-Batterien eingesetzt werden (AAA-Batterie: 1.250 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C67895">
+        <w:t>mAh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C67895">
+        <w:t xml:space="preserve"> * 1,5 V = 0,0019 kWh/ Batterie, 0,30 €/Stück)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C67895">
         <w:t xml:space="preserve"> Hier müssen ca. 150 € ausgegeben werden, um 1 kWh elektrische Energie aus der Steckdose zu ersetzen bzw. ca. 400-mal mehr, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">als für Strom aus der Steckdose. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B40B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>(Bilharz,</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B40B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>Bilharz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B40B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B40B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
         <w:t>2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C49CDB0" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="007B40B8" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Wird dennoch eine kabellose Alternative gebraucht, sind wieder aufladbare Batterien und Akkus eine ressourcenschonende Alternative. Sie können</w:t>
       </w:r>
       <w:r w:rsidRPr="00C67895">
         <w:t xml:space="preserve"> ca. 200 - 1.000-mal wiederaufgeladen werden, bevor sie das Lebensdauere</w:t>
       </w:r>
       <w:r>
         <w:t>nde erreichen. Eine genauso</w:t>
       </w:r>
       <w:r w:rsidRPr="00C67895">
         <w:t xml:space="preserve"> hohe Anzahl an </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Einwegbatterien lässt sich also sparen. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B40B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>(Bilharz,</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B40B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Bilharz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B40B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B40B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1664AD9C" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Um die Lebensdauer von Akkus zu schützen, können einige Dinge beachtet werden:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F64F6E4" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C67895">
         <w:t>jeder Lade- und Entladevorgang ver</w:t>
       </w:r>
       <w:r>
         <w:t>kürzt die Lebensdauer der Akkus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F604BAA" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>beim Kauf mobiler Geräte sollte man also</w:t>
       </w:r>
       <w:r w:rsidRPr="00C67895">
         <w:t xml:space="preserve"> auf eine möglichst einfache Austauschbarkeit des Akkus</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> achten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C43937F" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="007B40B8" w:rsidRDefault="005D7EEB" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
@@ -9976,51 +10962,67 @@
         <w:t>-Ion-</w:t>
       </w:r>
       <w:r w:rsidRPr="007B40B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Akkus verlieren auch ohne Nutzung an Kapazität.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077E47B5" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="007B40B8" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B40B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>(Bilharz,</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B40B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Bilharz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B40B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B40B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129192B2" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="007B40B8" w:rsidRDefault="005D7EEB" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -10206,51 +11208,69 @@
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E30E96">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Das </w:t>
       </w:r>
       <w:r w:rsidRPr="0069093C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>vollständige</w:t>
       </w:r>
       <w:r w:rsidRPr="00E30E96">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ent- und Aufladen des Akkus beeinflusst die Lebensdauer ebenfalls</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E30E96">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Ent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E30E96">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>- und Aufladen des Akkus beeinflusst die Lebensdauer ebenfalls</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E13246C" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00E30E96" w:rsidRDefault="005D7EEB" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
@@ -10433,51 +11453,69 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C72E05" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>(Bilharz, 2023)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Bilharz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3D4D41" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="0006299E" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>4. Wie muss das Produkt fachgerecht entsorgt oder aufbereitet werden?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C9B5D7" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10631,51 +11669,59 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Bei korrekter Rückgabe können so wertvolle</w:t>
       </w:r>
       <w:r w:rsidRPr="00B37C95">
         <w:t xml:space="preserve"> Stoffe wie z.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B37C95">
         <w:t>B. Zink, Stahl/</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B37C95">
         <w:t xml:space="preserve">Eisen, Aluminium, Nickel, Kupfer, Silber, </w:t>
       </w:r>
       <w:r>
-        <w:t>Mangan sowie Lithium und Kobalt zurückgewonnen werden. (Bilharz, 2024)</w:t>
+        <w:t>Mangan sowie Lithium und Kobalt zurückgewonnen werden. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bilharz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, 2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C37C456" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ca. 50% einer alten Batterie können wiederverwertet werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32741A25" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10725,50 +11771,51 @@
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(ne</w:t>
       </w:r>
       <w:r w:rsidR="006714EA">
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:t>neinhalb, 2021)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8BA18B" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Für die Entsorgung von Akkus oder aufladbaren Batterien ist folgendes zu beachten:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C13AD9" w14:textId="4FBB8E8A" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="00302C5A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Lithium-Ionen-Batterien und Akkus sollten gegen Kurzschluss gesichert werden. Klebt man die Pole mit Klebeband ab, bevor sie im Glas gesammelt werden, vermeidet man die Brandgefahr im Entsorgungskreislauf. (</w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00924AEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.batterie-zurueck.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, o.</w:t>
@@ -10963,89 +12010,98 @@
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC10DC">
         <w:t>Ein Bespiel</w:t>
       </w:r>
       <w:r w:rsidRPr="00B71234">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Auch E</w:t>
       </w:r>
       <w:r w:rsidRPr="00B71234">
         <w:t>-Zigaretten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gehören in den Elektroschrott </w:t>
       </w:r>
       <w:r>
         <w:sym w:font="Wingdings" w:char="F0E0"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Werden sie über den Hausmüll entsorgt, können sie Brände in den Sortieranlagen verursachen. (NABU, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
-        <w:t>o. J.</w:t>
-[...2 lines deleted...]
-        <w:t>b)</w:t>
+        <w:t xml:space="preserve">o. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0056775E">
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B1B65A9" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2517E414" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2095AB62" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00080CD2" w:rsidRDefault="005D7EEB" w:rsidP="005D7EEB">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00080CD2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Literatur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DC9975" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Amnesty International. (2009). </w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -11173,121 +12229,145 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Greenpeace. </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00CC5E82">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://greenwire.greenpeace.de/themengruppe-konsumwende/inhalt/getrenntsammlung-von-alttextilien-seit-112025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="13992542" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF4732">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arnowa. (2025, April 16). ARNOMED Einmal Waschlappen Vlies mit PE. arnowa.de. </w:t>
+        <w:t>Arnowa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF4732">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2025, April 16). ARNOMED Einmal Waschlappen Vlies mit PE. arnowa.de. </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00EF4732">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://arnowa.de/Pflege/ARNOMED-Einmalwaschhandschuhe-Spunlace-Vlies-mit-PE/611</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75370826" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bilharz, M. (2023). </w:t>
+        <w:t>Bilharz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Lithium-Batterien und Lithium-Ionen-Akkus</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Umweltbundesamt. </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.umweltbundesamt.de/umwelttipps-fuer-den-alltag/elektrogeraete/lithium-batterien-lithium-ionen-akkus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B409C54" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bilharz, M. (2024). </w:t>
+        <w:t>Bilharz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Batterien und Akkus</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Umweltbundesamt. </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.umweltbundesamt.de/umwelttipps-fuer-den-alltag/elektrogeraete/batterien-akkus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="58BA2C8A" w14:textId="6260DEF7" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
@@ -11322,74 +12402,100 @@
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.dein-arbeitsschutz.de/p/nierenschalen-aus-pappe/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="794B84CB" w14:textId="48E813DB" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Dr. Junghans Medical GmbH. (</w:t>
+        <w:t xml:space="preserve">Dr. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Junghans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical GmbH. (</w:t>
       </w:r>
       <w:r w:rsidR="0056775E" w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>o. J.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4732">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Nierenschale Pappe 10 Stk</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Nierenschale Pappe 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF4732">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF4732">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00EF4732">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.pharmaphant.de/nierenschale/nierenschale-pappe/01989042.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="613257B4" w14:textId="71A20817" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -11424,55 +12530,63 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://e-schrott-entsorgen.org/wertstoffhof-und-handel.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="635B8D40" w14:textId="17D5EF27" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Elektromobilität.NRW. (</w:t>
+        <w:t>Elektromobilität.NRW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. (</w:t>
       </w:r>
       <w:r w:rsidR="0056775E" w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>o. J.</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="003A158B" w:rsidRPr="00EF4732">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Batterie-</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF4732">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
@@ -11541,55 +12655,63 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(2023) 420 final. </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00CC5E82">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/DE/TXT/?uri=CELEX%3A52023PC0420</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="291F2EB3" w14:textId="091B7BE7" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF1F0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Fleuresse. (</w:t>
+        <w:t>Fleuresse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF1F0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. (</w:t>
       </w:r>
       <w:r w:rsidR="0056775E" w:rsidRPr="00AF1F0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>o. J.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF1F0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF1F0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Materialkunde</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF1F0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -11637,50 +12759,51 @@
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.gemeinsam-fuer-afrika.de/kinderarbeit-auf-baumwollplantagen-in-afrika/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="59C5DBCE" w14:textId="6E1B0A17" w:rsidR="00A87260" w:rsidRPr="00A87260" w:rsidRDefault="00A87260" w:rsidP="00A87260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Gesellschaft für Testverfahren mbH. </w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">(o. J.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D14463">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Einmalwaschlappen: Der ultimative Ratgeber für den umweltbewussten Käufer</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
@@ -11714,111 +12837,155 @@
         </w:rPr>
         <w:t>o. J.</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Das unbekannte Mangan: Zerstörung an Land und Bedrohung für die Tiefsee?!</w:t>
       </w:r>
       <w:r w:rsidR="00472FEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0024329B" w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>PowerShift e.V</w:t>
+        <w:t>PowerShift</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0024329B" w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0024329B" w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e.V</w:t>
       </w:r>
       <w:r w:rsidR="00910A15" w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0024329B" w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Berlin.</w:t>
       </w:r>
       <w:r w:rsidR="00910A15" w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="00910A15" w:rsidRPr="00CC5E82">
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://ak-rohstoffe.de/wp-content/uploads/2021/11/Die-vergessenen-Batterierohstoffe-Mangan-web.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B4E137D" w14:textId="48526CA7" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grotzinger, J. &amp; Jordan, T. (2017). </w:t>
+        <w:t>Grotzinger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. &amp; Jordan, T. (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Press/Siever Allgemeine Geologie</w:t>
+        <w:t>Press/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Siever</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Allgemeine Geologie</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Springer Berlin Heidelberg. </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-3-662-48342-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D4E5FC6" w14:textId="24CE4716" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
@@ -11898,91 +13065,113 @@
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-3-658-33353-9_19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D6A2CD2" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Industrieverband Agrar e. V. (2021). </w:t>
+        <w:t xml:space="preserve">Industrieverband </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Agrar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e. V. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Blau blüht der Flachs</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.iva.de/iva-magazin/schule-wissen/blau-blueht-der-flachs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="181FDC9B" w14:textId="6787FDAC" w:rsidR="00A87260" w:rsidRPr="00A87260" w:rsidRDefault="00A87260" w:rsidP="00A87260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Istel, K. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Istel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K. </w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">(o. J.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00986EB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Papierherstellung belastet Umwelt und Natur.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6008">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6008">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Naturschutzbund Deutschland (NABU)</w:t>
       </w:r>
       <w:r>
@@ -11997,107 +13186,131 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.nabu.de/umwelt-und-ressourcen/ressourcenschonung/papier/30384.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1F358262" w14:textId="30A562B8" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jungmichel, N., Wick, K. </w:t>
+        <w:t>Jungmichel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., Wick, K. </w:t>
       </w:r>
       <w:r w:rsidR="00986EB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nill, M. (2021). </w:t>
+        <w:t>Nill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00986EB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kleider mit Haken: Umweltbundesamt-Studie zu Arbeitsbedingungen in der Textilproduktion</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Umweltbundesamt. </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.umweltbundesamt.de/sites/default/files/medien/479/publikationen/uba_kleider_mit_haken_bf.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62D7B61A" w14:textId="62A4D2A6" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Klasmeier, D. J. &amp; Wissing, M. (2017). </w:t>
+        <w:t>Klasmeier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D. J. &amp; Wissing, M. (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="00986EB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Waschmaschinenablauf als mögliche Eintragsquelle von Textilfasern (Mikroplastik) in Gewässer</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Institut für Umweltsystemforschung. </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.muell-im-meer.de/sites/default/files/2020-08/Klasmeier_Wissing_2017_Textilfasern%20in%20der%20Umwelt.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0871EEBF" w14:textId="7C428B91" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
@@ -12259,50 +13472,51 @@
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="005D7EEB" w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.nabu.de/umwelt-und-ressourcen/oekologisch-leben/alltagsprodukte/28695.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="03565B5A" w14:textId="5E3E9DDA" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nayak, L. &amp; Mishra, S. P. (2016). Prospect of bamboo as a renewable textile fiber, historical overview, labeling, controversies and regulation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE0DA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Fashion and Textiles</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3(1), 2. </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://doi.org/10.1186/s40691-015-0054-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -12387,51 +13601,67 @@
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Video]. ARD</w:t>
       </w:r>
       <w:r w:rsidR="00FE0DA2" w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mediathek. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mediathek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00CC5E82">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.ardmediathek.de/video/neuneinhalb-fuer-dich-mittendrin/wertvoll-oder-schrott-wie-batterien-recycelt-werden/das-erste/Y3JpZDovL3dkci5kZS9CZWl0cmFnLTMyMTVhNDA1LTg1ODEtNDFlMy05ODA4LTg1MTg1YzczNTQ1Zg?isChildContent</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A18EAE" w14:textId="4A401765" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
@@ -12469,103 +13699,197 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.proaktivo.de/produkte/praxisbedarf/nierenschale-aus-pappe-oeko-freundliche-wahl/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="48EB8599" w14:textId="4FE6747E" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rako, L. K., Costrut, A. M., Braun, M. &amp; Bendels, M. H. K. (2018). Der Untergang der Deep Water Horizon im Golf von Mexiko. </w:t>
+        <w:t>Rako</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. K., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Costrut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. M., Braun, M. &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Bendels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. H. K. (2018). Der Untergang der Deep </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Water</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Horizon im Golf von Mexiko. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE0DA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Zentralblatt für Arbeitsmedizin, Arbeitsschutz und Ergonomie</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68(6), 346–351. </w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s40664-018-0311-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="238C1B5E" w14:textId="2D07625A" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00244BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">seni-care. (2025). </w:t>
+        <w:t>seni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00244BD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-care. (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00244BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Waschhandschuhe unfoliert—Komfort der Pflege Zusatzangebot—Seni. </w:t>
+        <w:t xml:space="preserve">Waschhandschuhe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00244BD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>unfoliert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00244BD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>—Komfort der Pflege Zusatzangebot—</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00244BD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Seni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00244BD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00244BD7">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://seni.de/de_DE/product/waschhandschuhe-unfoliert</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="510299BF" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -12666,55 +13990,63 @@
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://de.statista.com/statistik/daten/studie/40384/umfrage/welt-insgesamt-erdoelverbrauch-in-tausend-barrel-pro-tag/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE60D2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>. Abgerufen am 09.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510CB6DC" w14:textId="77777777" w:rsidR="005D7EEB" w:rsidRPr="00CC5E82" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Struss, J. (2023). </w:t>
+        <w:t>Struss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE60D2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Das „weiße Gold“: der Abbau von Lithium in Südamerika. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">AWE. </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="00CC5E82">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://wirtschaft-entwicklung.de/blog/das-weisse-gold-der-abbau-von-lithium-in-suedamerika-1</w:t>
         </w:r>
       </w:hyperlink>
@@ -12822,63 +14154,72 @@
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.umweltbundesamt.de/sites/default/files/medien/11850/publikationen/74_2024_texte_blauer_engel_textilien.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1647E7DC" w14:textId="4C8C77AB" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Teufel, J., Lopez, V., Moch, V. </w:t>
       </w:r>
       <w:r w:rsidR="00DE60D2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gascón, L. (2024). </w:t>
+        <w:t>Gascón</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE60D2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ökologische Bewertung textiler Fasern: Abschlussbericht</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Umweltbundesamt. </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.umweltbundesamt.de/sites/default/files/medien/11850/publikationen/117_2024_texte_oekologische_bewertung_textiler_fasern.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F96ACE0" w14:textId="5EDA7855" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
@@ -12960,51 +14301,65 @@
       </w:r>
       <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.umweltbundesamt.de/themen/wirtschaft-konsum/industriebranchen/holz-zellstoff-papierindustrie/zellstoff-papierindustrie</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7EB80828" w14:textId="19A71E79" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">United Nations (UN). (2025). </w:t>
+        <w:t xml:space="preserve">United </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Nations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (UN). (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD464A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ziele für nachhaltige Entwicklung</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CD464A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">UNRIC- </w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -13012,51 +14367,65 @@
       </w:r>
       <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidRPr="00910A15">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://unric.org/de/17ziele/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="751DD86B" w14:textId="1B135561" w:rsidR="005D7EEB" w:rsidRPr="00910A15" w:rsidRDefault="005D7EEB" w:rsidP="00910A15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Veit, D. (2023). Zellulosische synthetische Fasern. In D. Veit</w:t>
+        <w:t xml:space="preserve">Veit, D. (2023). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zellulosische</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> synthetische Fasern. In D. Veit</w:t>
       </w:r>
       <w:r w:rsidR="00F5389D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hrsg.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD464A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fasern </w:t>
       </w:r>
       <w:r w:rsidRPr="00910A15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -13335,50 +14704,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0724039D" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="000215DC" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000215DC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Handreichung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Modul 4:</w:t>
       </w:r>
       <w:r w:rsidRPr="000215DC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>weitere Materialien</w:t>
@@ -13460,51 +14830,79 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="77F2FBD2" w14:textId="11CF8C4A" w:rsidR="0002352D" w:rsidRPr="007A4B73" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4B73">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Beide Materialien sind auf fossiler Basis hergestellt und werden petrochemisch aus Erdöl oder Erdgas gewonnen. (Huss </w:t>
       </w:r>
       <w:r w:rsidR="006714EA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4B73">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Weinheimer, 2024) Daneben werden zunehmend auch biobasierte Kunststoffe wie Polylactid (PLA), Bio-PE oder Polyhydroxyalkanoate (PHA) diskutiert, insbesondere im Kontext nachhaltiger Produktalternativen (</w:t>
+        <w:t xml:space="preserve">Weinheimer, 2024) Daneben werden zunehmend auch biobasierte Kunststoffe wie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A4B73">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Polylactid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A4B73">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PLA), Bio-PE oder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A4B73">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Polyhydroxyalkanoate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A4B73">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PHA) diskutiert, insbesondere im Kontext nachhaltiger Produktalternativen (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Umweltbundesamt, 2023b</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4B73">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>; Bertling et al., 2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB38E2A" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="0006299E" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
@@ -13541,57 +14939,69 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Gibt es alternative (nachhaltige) Rohstoffe und wo kommen diese her?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E8766A" w14:textId="7C819838" w:rsidR="0002352D" w:rsidRPr="007A4B73" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4B73">
-        <w:t>Als Alternative zu fossilen Kunststoffen gelten biobasierte Kunststoffe, insbesondere PLA, Bio-PE und PHA. Diese werden aus nachwachsenden Rohstoffen wie Mais, Zuckerrohr, Miscanthus, Ölsaaten oder Holz gewonnen (</w:t>
+        <w:t xml:space="preserve">Als Alternative zu fossilen Kunststoffen gelten biobasierte Kunststoffe, insbesondere PLA, Bio-PE und PHA. Diese werden aus nachwachsenden Rohstoffen wie Mais, Zuckerrohr, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A4B73">
+        <w:t>Miscanthus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A4B73">
+        <w:t>, Ölsaaten oder Holz gewonnen (</w:t>
       </w:r>
       <w:r>
         <w:t>Umweltbundesamt, 2023b</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4B73">
-        <w:t>; Bertling et al., 2022). PHA bietet einen zusätzlichen ökologischen Vorteil, da es durch die Fermentation organischer Reststoffe erzeugt werden kann – dies reduziert Flächenkonkurrenz zur Nahrungsmittelproduktion (Bertling et al., 2022). Die ökologische Bilanz biobasierter Kunststoffe ist dennoch differenziert zu betrachten. So verursachen PLA und verwandte Materialien höhere Flächenverbräuche und weisen ein erhöhtes Versauerungs- und Eutrophierungspotenzial auf. (Umweltbundesamt</w:t>
+        <w:t xml:space="preserve">; Bertling et al., 2022). PHA bietet einen zusätzlichen ökologischen Vorteil, da es durch die Fermentation organischer Reststoffe erzeugt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4B73">
+        <w:lastRenderedPageBreak/>
+        <w:t>werden kann – dies reduziert Flächenkonkurrenz zur Nahrungsmittelproduktion (Bertling et al., 2022). Die ökologische Bilanz biobasierter Kunststoffe ist dennoch differenziert zu betrachten. So verursachen PLA und verwandte Materialien höhere Flächenverbräuche und weisen ein erhöhtes Versauerungs- und Eutrophierungspotenzial auf. (Umweltbundesamt</w:t>
       </w:r>
       <w:r w:rsidR="006714EA">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4B73">
         <w:t xml:space="preserve"> 2023a) Auch die sozialen Bedingungen beim Anbau biobasierter Rohstoffe sind häufig problematisch: In vielen Anbauregionen herrschen schlechte Arbeitsbedingungen, mit dokumentierten Fällen von Kinderarbeit und Ausbeutung. (Bertling et al., 2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C13B40C" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="0006299E" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>4. Wie muss das Produkt fachgerecht entsorgt oder aufbereitet werden?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AEF0DCC" w14:textId="5452CBA2" w:rsidR="0002352D" w:rsidRPr="007A4B73" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -13645,197 +15055,301 @@
     </w:p>
     <w:p w14:paraId="37285054" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1. Aus welchen Rohstoffen besteht das Produkt?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="209E890C" w14:textId="663825F9" w:rsidR="0002352D" w:rsidRPr="00CA5C85" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA5C85">
         <w:t xml:space="preserve">Glas-Infusionsflaschen bestehen in der Regel aus spezialisierten Glastypen, insbesondere Typ-II-Glas, einem natronkalkhaltigen Glas, das einer Oberflächenbehandlung unterzogen wird, um die Beständigkeit gegenüber alkalischen Lösungen zu erhöhen </w:t>
       </w:r>
       <w:r w:rsidRPr="0009633B">
-        <w:t>(Bormioli Pharma, 2023).</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0009633B">
+        <w:t>Bormioli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0009633B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0009633B">
+        <w:t>Pharma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0009633B">
+        <w:t>, 2023).</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5C85">
-        <w:t xml:space="preserve"> Als Hauptbestandteile gelten natürliche mineralische Rohstoffe wie Quarzsand, Kalkstein, Dolomit und Feldspat, ergänzt durch den synthetischen Rohstoff Soda sowie weitere Zuschlagstoffe (Gitzhofer</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Als Hauptbestandteile gelten natürliche mineralische Rohstoffe wie Quarzsand, Kalkstein, Dolomit und Feldspat, ergänzt durch den synthetischen Rohstoff Soda sowie weitere Zuschlagstoffe (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA5C85">
+        <w:t>Gitzhofer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006714EA">
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA5C85">
-        <w:t>Goppe, 2021).</w:t>
+        <w:t>Goppe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA5C85">
+        <w:t>, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFC65BA" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2. Wo kommen die Rohstoffe her?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D77EA3" w14:textId="0CF4BA9D" w:rsidR="0002352D" w:rsidRPr="00CA5C85" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA5C85">
         <w:t>Die Rohstoffe für die Glasherstellung stammen überwiegend aus europäischen Lagerstätten oder werden weltweit gehandelt. Neben den Primärrohstoffen werden auch Recyclingscherben eingesetzt, deren Anteil in der Behälterglasindustrie bei bis zu 90 % liegen kann. Dieser hohe Anteil an Sekundärrohstoffen trägt wesentlich zur Ressourcenschonung bei. Die Glasherstellung erfolgt in mehreren Schritten: Gemengebereitung, Schmelzen, Formgebung, Tempern und Qualitätskontrolle</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5C85">
         <w:t xml:space="preserve"> (Platzbecker et al., 2022</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5C85">
         <w:t xml:space="preserve"> Das Gemenge wird in regenerativ beheizten Schmelzwannen bei bis zu 1.600 °C erschmolzen. Die dominierende Energiequelle ist Erdgas, ergänzt durch elektrische Zusatzheizungen</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5C85">
-        <w:t xml:space="preserve"> (Gitzhofer </w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA5C85">
+        <w:t>Gitzhofer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA5C85">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006714EA">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA5C85">
-        <w:t>Goppe, 2021; Platzbecker et al., 2022</w:t>
+        <w:t>Goppe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA5C85">
+        <w:t>, 2021; Platzbecker et al., 2022</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5C85">
-        <w:t xml:space="preserve"> Die Schmelzwannen laufen kontinuierlich bis zu 15 oder 20 Jahre, was eine hohe Produktionsauslastung zur Folge hat (Platzbecker et al., 2022). Die Glasproduktion verursacht jedoch hohe Treibhausgasemissionen, insbesondere CO2-Emissionen, die 2020 bei 286,66 kg pro Tonne Glas lagen. Weitere relevante Emissionen sind Stickoxide, Schwefeldioxid (SO2) und Feinstaub, inklusive Schwermetallen wie Blei und Arsen. (Gitzhofer </w:t>
+        <w:t xml:space="preserve"> Die Schmelzwannen laufen kontinuierlich bis zu 15 oder 20 Jahre, was eine hohe Produktionsauslastung zur Folge hat (Platzbecker et al., 2022). Die Glasproduktion verursacht jedoch hohe Treibhausgasemissionen, insbesondere CO2-Emissionen, die 2020 bei 286,66 kg pro Tonne Glas lagen. Weitere relevante Emissionen sind Stickoxide, Schwefeldioxid (SO2) und Feinstaub, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA5C85">
+        <w:t>inklusive Schwermetallen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA5C85">
+        <w:t xml:space="preserve"> wie Blei und Arsen. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA5C85">
+        <w:t>Gitzhofer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA5C85">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006714EA">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA5C85">
-        <w:t xml:space="preserve">Goppe, 2021) Zwar zeigen langfristige Trends eine Reduktion dieser Emissionen, jedoch bleibt der Energiebedarf und damit der ökologische Fußabdruck beträchtlich. Zunehmend werden Maßnahmen zur Effizienzsteigerung implementiert, z. B. durch Wärmerückgewinnungssysteme oder den Einsatz von Altglas zur Reduktion der Schmelzenergie. (Platzbecker et al., 2022) Zudem arbeiten Hersteller an der Optimierung des gesamten Produktionsprozesses, u. a. durch Digitalisierung und strenge Qualitätskontrollen, um Materialverluste zu </w:t>
+        <w:t>Goppe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA5C85">
+        <w:t xml:space="preserve">, 2021) Zwar zeigen langfristige Trends eine Reduktion dieser Emissionen, jedoch bleibt der Energiebedarf und damit der ökologische </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5C85">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Fußabdruck beträchtlich. Zunehmend werden Maßnahmen zur Effizienzsteigerung implementiert, z. B. durch Wärmerückgewinnungssysteme oder den Einsatz von Altglas zur Reduktion der Schmelzenergie. (Platzbecker et al., 2022) Zudem arbeiten Hersteller an der Optimierung des gesamten Produktionsprozesses, u. a. durch Digitalisierung und strenge Qualitätskontrollen, um Materialverluste zu </w:t>
       </w:r>
       <w:r w:rsidRPr="0009633B">
-        <w:t>minimieren (Bormioli Pharma, 2023).</w:t>
+        <w:t>minimieren (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0009633B">
+        <w:t>Bormioli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0009633B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0009633B">
+        <w:t>Pharma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0009633B">
+        <w:t>, 2023).</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5C85">
         <w:t xml:space="preserve"> Dennoch stellt die Abhängigkeit von fossilen Energieträgern weiterhin eine Herausforderung dar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B222CF9" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Gibt es alternative (nachhaltige) Rohstoffe und wo kommen diese her?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49242CBD" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00CA5C85" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA5C85">
         <w:t xml:space="preserve">Die wichtigste nachhaltige Materialquelle ist Altglas, das sowohl aus Produktionsausschuss als auch aus getrennter Haushaltssammlung stammt. Die Sammlung erfolgt farblich getrennt über Recyclingsysteme mit einer aktuellen Verwertungsquote von 90 % für Behälterglas gemäß dem Verpackungsgesetz. (Platzbecker et al., 2022) Neue Ansätze für mehr Nachhaltigkeit beinhalten die Verwendung recycelter Glasprodukte speziell für Typ-II- und Typ-III-Glas sowie die Entwicklung niedrigemittierender Öfen </w:t>
       </w:r>
       <w:r w:rsidRPr="0009633B">
-        <w:t>(Bormioli Pharma, 2023).</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0009633B">
+        <w:t>Bormioli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0009633B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0009633B">
+        <w:t>Pharma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0009633B">
+        <w:t>, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD5382A" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="0006299E" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>4. Wie muss das Produkt fachgerecht entsorgt oder aufbereitet werden?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD84D25" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA5C85">
         <w:t>Glas-Infusionsflaschen sind in der Regel als kontaminierte medizinische Abfälle einzustufen, insbesonder</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5C85">
         <w:t>, wenn Arzneimittelreste enthalten sind. Eine stoffliche Verwertung ist dadurch ausgeschlossen, da die hygienischen Anforderungen eine Trennung von Gla</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s und Inhalt nicht ermöglichen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5C85">
         <w:t>Flüssige Medikamentenreste sollen mitsamt dem Behältnis ungetrennt entsorgt werden – bevorzugt über den Restmüll oder spezielle Sammelstellen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> wie Recyclinghof oder das Schadstoffmobil. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5C85">
-        <w:t xml:space="preserve">Eine Entsorgung über den Altglascontainer ist aus medizinisch-hygienischen Gründen nicht zulässig. </w:t>
+        <w:t xml:space="preserve">Eine Entsorgung über den </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA5C85">
+        <w:t>Altglascontainer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA5C85">
+        <w:t xml:space="preserve"> ist aus medizinisch-hygienischen Gründen nicht zulässig. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Außerdem sollten Medikamente niemals über die Toilette entsorgt werden. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5C85">
         <w:t>Der Fokus liegt somit auf einer sicheren thermischen Verwertung, die sowohl das Infektionsrisiko als auch die Eintragung von Arzneimittelrücks</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">tänden in die Umwelt verhindert. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5C85">
         <w:t>(Umw</w:t>
       </w:r>
       <w:r>
         <w:t>eltbundesamt, 2025)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E144C86" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -13898,51 +15412,55 @@
         <w:t>Umweltbundesamt, 2023a</w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AFCDD08" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="002B6E12" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B6E12">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2. Wo kommen die Rohstoffe her?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B82CFD" w14:textId="05D7CD99" w:rsidR="0002352D" w:rsidRPr="004C3E51" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004C3E51">
-        <w:t xml:space="preserve">Der Zellstoff für Hygienepapiere wie Zellstofftupfer stammt zu einem großen Teil aus dem internationalen Handel. Importiert wird er häufig aus Südamerika, Südostasien oder den borealen Wäldern Nordamerikas und Skandinaviens. Für die Gewinnung von Zellstoff werden großflächige Monokultur-Plantagen angelegt, oft auf zuvor abgeholzten Naturwaldflächen. Diese Umwandlung natürlicher Wälder in industrielle Plantagen trägt wesentlich zum Verlust der biologischen Vielfalt und zur Zerstörung von Ökosystemen bei. Besonders kritisch ist die Situation in Indonesien, wo allein in den vergangenen 25 Jahren durch die Umwandlung in Palmöl-, Zellstoff- und Holzplantagen fast ein Viertel der gesamten Waldfläche verloren ging. Die sozialen Folgen sind gravierend: Weltweit sind etwa 1,6 Milliarden Menschen direkt oder indirekt auf Wälder angewiesen – darunter zahlreiche indigene Völker, für die Wälder nicht nur wirtschaftliche Grundlage, sondern auch spiritueller und kultureller Lebensraum sind. Mit der Zerstörung ihrer Umwelt verlieren sie auch ihre traditionellen Lebensweisen und Rechte. Auch die Biodiversität ist stark gefährdet: Über 86 % aller bedrohten Säugetiere und Amphibien sowie 86 % der bedrohten Vogelarten sind von der Waldzerstörung betroffen. (Peter </w:t>
+        <w:t xml:space="preserve">Der Zellstoff für Hygienepapiere wie Zellstofftupfer stammt zu einem großen Teil aus dem internationalen Handel. Importiert wird er häufig aus Südamerika, Südostasien oder den borealen Wäldern Nordamerikas und Skandinaviens. Für die Gewinnung von Zellstoff werden großflächige Monokultur-Plantagen angelegt, oft auf zuvor abgeholzten Naturwaldflächen. Diese Umwandlung natürlicher Wälder in industrielle Plantagen trägt wesentlich zum Verlust der biologischen Vielfalt und zur Zerstörung von Ökosystemen bei. Besonders kritisch ist die Situation in Indonesien, wo allein in den vergangenen 25 Jahren durch die Umwandlung in Palmöl-, Zellstoff- und Holzplantagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3E51">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">fast ein Viertel der gesamten Waldfläche verloren ging. Die sozialen Folgen sind gravierend: Weltweit sind etwa 1,6 Milliarden Menschen direkt oder indirekt auf Wälder angewiesen – darunter zahlreiche indigene Völker, für die Wälder nicht nur wirtschaftliche Grundlage, sondern auch spiritueller und kultureller Lebensraum sind. Mit der Zerstörung ihrer Umwelt verlieren sie auch ihre traditionellen Lebensweisen und Rechte. Auch die Biodiversität ist stark gefährdet: Über 86 % aller bedrohten Säugetiere und Amphibien sowie 86 % der bedrohten Vogelarten sind von der Waldzerstörung betroffen. (Peter </w:t>
       </w:r>
       <w:r w:rsidR="005B729B">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
         <w:t>Winter, 2018) Die Zellstoff- und Papierindustrie zählt weltweit zu den energie- und wasserintensivsten Branchen. Der Produktionsprozess verursacht hohe Emissionen von CO2 und weiteren Treibhausgasen, sowie große Mengen an Abwasser, das oft mit schwer abbaubaren organischen Substanzen belastet ist. In modernen Produktionsanlagen werden jedoch zunehmend Rückgewinnungssysteme, geschlossene Wasserkreisläufe und Emissionsminderungsmaßnahmen eingesetzt. (</w:t>
       </w:r>
       <w:r>
         <w:t>Umweltbundesamt, 2023a</w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
         <w:t xml:space="preserve">) Ökonomisch ist der Zellstoffsektor ein bedeutender Teil der weltweiten Forstwirtschaft mit hoher Exportrelevanz, etwa für Brasilien, Finnland und Schweden. Gleichzeitig zeigt die deutsche Holzbilanz, dass ein erheblicher Teil des Bedarfs über Importe gedeckt wird, wodurch Deutschland in globalisierte, oft nicht transparente Lieferketten eingebunden ist. (Peter </w:t>
       </w:r>
       <w:r w:rsidR="006714EA">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
         <w:t>Winter, 2018)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A2986A" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="0006299E" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
@@ -14034,85 +15552,131 @@
         </w:rPr>
         <w:t>Produkt: steriler Wundverband/ Wundauflagen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B5B0E7" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1. Aus welchen Rohstoffen besteht das Produkt?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56508787" w14:textId="34481DAA" w:rsidR="0002352D" w:rsidRPr="004C3E51" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004C3E51">
-        <w:t>Sterile Wundverbände wie Optiskin oder Allevyn bestehen hauptsächlich aus erdölbasierten Kunststoffen. Die Trägerfolie besteht häufig aus Polyurethan (PU), das Schutzvlies aus Polyethylen (PE), die Klebefläche aus Polyacrylat und die Saugkomponente aus einer Kombination aus Polyester und Viskose. (Praxindo</w:t>
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sterile Wundverbände wie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3E51">
+        <w:t>Optiskin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3E51">
+        <w:t xml:space="preserve"> oder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3E51">
+        <w:t>Allevyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3E51">
+        <w:t xml:space="preserve"> bestehen hauptsächlich aus erdölbasierten Kunststoffen. Die Trägerfolie besteht häufig aus Polyurethan (PU), das Schutzvlies aus Polyethylen (PE), die Klebefläche aus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3E51">
+        <w:t>Polyacrylat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3E51">
+        <w:t xml:space="preserve"> und die Saugkomponente aus einer Kombination aus Polyester und Viskose. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3E51">
+        <w:t>Praxindo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E17459">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidR="00E17459">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A6C1863" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00690781" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690781">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2. Wo kommen die Rohstoffe her?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF07FB5" w14:textId="5A793E9F" w:rsidR="0002352D" w:rsidRPr="004C3E51" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004C3E51">
-        <w:t xml:space="preserve">Die Basisrohstoffe für Kunststoffe wie Polyethylen, Polyurethan oder Polyacrylate stammen aus fossilen Quellen, insbesondere Erdöl und Erdgas, die z. B. in Russland, dem Iran, den USA oder Saudi-Arabien gefördert werden (Statista, 2025a; 2025b). Der Abbau und die Förderung fossiler Rohstoffe verursachen schwerwiegende ökologische Schäden wie Ölkatastrophen, Wasserverschmutzung durch Fracking und Beeinträchtigung der Artenvielfalt. Auch die soziale Dimension ist kritisch: Menschen, die in der Nähe solcher Förderanlagen leben, leiden häufig unter Umweltbelastungen wie verschmutztem Trinkwasser oder kontaminierter Luft. Hinzu kommen schlechte Arbeitsbedingungen, fehlende Sicherheit und niedrige Löhne in vielen Produktionsstätten außerhalb Europas. Ökonomisch betrachtet entstehen zwar preiswerte Massenprodukte, doch externe Kosten wie Umweltschäden oder Gesundheitsbelastungen sind nicht im Marktpreis enthalten. Laut DeWit et al. (2021) trägt die Kunststoffproduktion erheblich zu Treibhausgasemissionen und gesundheitlichen Belastungen bei. Zudem sind Einwegprodukte ökologisch besonders problematisch, da sie oft nicht recycelt werden können und als Plastikmüll in die Umwelt gelangen. (Huss </w:t>
+        <w:t xml:space="preserve">Die Basisrohstoffe für Kunststoffe wie Polyethylen, Polyurethan oder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3E51">
+        <w:t>Polyacrylate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3E51">
+        <w:t xml:space="preserve"> stammen aus fossilen Quellen, insbesondere Erdöl und Erdgas, die z. B. in Russland, dem Iran, den USA oder Saudi-Arabien gefördert werden (Statista, 2025a; 2025b). Der Abbau und die Förderung fossiler Rohstoffe verursachen schwerwiegende ökologische Schäden wie Ölkatastrophen, Wasserverschmutzung durch Fracking und Beeinträchtigung der Artenvielfalt. Auch die soziale Dimension ist kritisch: Menschen, die in der Nähe solcher Förderanlagen leben, leiden häufig unter Umweltbelastungen wie verschmutztem Trinkwasser oder kontaminierter Luft. Hinzu kommen schlechte Arbeitsbedingungen, fehlende Sicherheit und niedrige Löhne in vielen Produktionsstätten außerhalb Europas. Ökonomisch betrachtet entstehen zwar preiswerte Massenprodukte, doch externe Kosten wie Umweltschäden oder Gesundheitsbelastungen sind nicht im Marktpreis enthalten. Laut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3E51">
+        <w:t>DeWit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3E51">
+        <w:t xml:space="preserve"> et al. (2021) trägt die Kunststoffproduktion erheblich zu Treibhausgasemissionen und gesundheitlichen Belastungen bei. Zudem sind Einwegprodukte ökologisch besonders problematisch, da sie oft nicht recycelt werden können und als Plastikmüll in die Umwelt gelangen. (Huss </w:t>
       </w:r>
       <w:r w:rsidR="005B729B">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
         <w:t>Weinheimer, 2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58601240" w14:textId="7B282C86" w:rsidR="0002352D" w:rsidRPr="004C3E51" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004C3E51">
         <w:t xml:space="preserve">Ein weiterer Aspekt ist die Energieintensität der Kunststoffherstellung. 2015 war die Kunststoffindustrie laut einer Studie der ETH Zürich für 4,5 % der weltweiten Treibhausgasemissionen verantwortlich – 96 % davon stammten aus kohlebasierten Prozessen (Huss </w:t>
       </w:r>
       <w:r w:rsidR="005B729B">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
         <w:t>Weinheimer, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A916BC" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -14148,88 +15712,108 @@
       <w:r w:rsidRPr="004C3E51">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:t>Umweltbundesamt, 2023b)</w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
         <w:t xml:space="preserve"> Ihr Einsatz könnte den Verbrauch fossiler Ressourcen senken. Jedoch zeigen Ökobilanzen, dass biobasierte Kunststoffe oft andere Umweltprobleme mit sich bringen, etwa höheren Flächenbedarf, Eutrophierung oder Konkurrenz zur Lebensmittelproduktion</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
         <w:t xml:space="preserve"> (Huss </w:t>
       </w:r>
       <w:r w:rsidR="005B729B">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
         <w:t>Weinheimer, 2024</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
-        <w:t xml:space="preserve"> Ein weiterer Ansatz ist der Einsatz von Rezyklaten, die aus post-consumer Abfällen gewonnen werden. In Deutschland betrug der Rezyklatanteil an der Kunststoffverarbeitung 2021 etwa 11,7 %. Jedoch sind diese Rezyklate im medizinischen Bereich nur eingeschränkt einsetzbar, da hygienische Anforderungen meist den Einsatz von Primärmaterialien notwendig</w:t>
+        <w:t xml:space="preserve"> Ein weiterer Ansatz ist der Einsatz von Rezyklaten, die aus post-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3E51">
+        <w:t>consumer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3E51">
+        <w:t xml:space="preserve"> Abfällen gewonnen werden. In Deutschland betrug der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3E51">
+        <w:t>Rezyklatanteil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3E51">
+        <w:t xml:space="preserve"> an der Kunststoffverarbeitung 2021 etwa 11,7 %. Jedoch sind diese Rezyklate im medizinischen Bereich nur eingeschränkt einsetzbar, da hygienische Anforderungen meist den Einsatz von Primärmaterialien notwendig</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> machen. (Umweltbundesamt</w:t>
       </w:r>
       <w:r w:rsidR="005B729B">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2023c</w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10894EAA" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="0006299E" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>4. Wie muss das Produkt fachgerecht entsorgt oder aufbereitet werden?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E9B95BD" w14:textId="64B06743" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:r w:rsidRPr="004C3E51">
         <w:t xml:space="preserve">Da es sich bei sterilen Wundverbänden um Einwegprodukte handelt, die nach der Nutzung kontaminiert sind, dürfen sie nicht in den Wertstoffkreislauf gelangen. Die Entsorgung muss gemäß der LAGA-Richtlinie erfolgen, die für alle Einrichtungen im Gesundheitswesen gilt. Diese sieht eine sichere, durchstichfeste und gegebenenfalls flüssigkeitsdichte Sammlung vor. In Deutschland erfolgt die Entsorgung meist durch thermische Verwertung in Müllverbrennungsanlagen, da eine stoffliche Wiederverwertung wegen des Verbundmaterials und der potenziellen Infektionsgefahr ausgeschlossen ist. (Lenzen-Schulte, 2019; </w:t>
       </w:r>
       <w:r>
         <w:t>Umweltbundesamt, 2023c</w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
-        <w:t xml:space="preserve">) Eine ökologische Alternative wie die Wiederverwertung ist derzeit nicht möglich, was den Ressourcenverlust verschärft und zum Klimawandel beiträgt (Huss </w:t>
+        <w:t xml:space="preserve">) Eine ökologische Alternative wie die Wiederverwertung ist derzeit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3E51">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">nicht möglich, was den Ressourcenverlust verschärft und zum Klimawandel beiträgt (Huss </w:t>
       </w:r>
       <w:r w:rsidR="005B729B">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
         <w:t>Weinheimer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="004C3E51">
         <w:t>2024).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CC6687" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D"/>
     <w:p w14:paraId="09860E0E" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -14251,132 +15835,164 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1. Aus welchen Rohstoffen besteht das Produkt?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="080DCCB8" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00CC246E" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC246E">
         <w:t xml:space="preserve">Gängige Materialien für medizinische Einweghandschuhe </w:t>
       </w:r>
       <w:r>
         <w:t>sind Latex, Nitril und Vinyl.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="147361B9" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="00302C5A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC246E">
-        <w:t>Latex wird aus dem Saft des Kautschuk-Baumes Hevea brasiliensis hergestellt.</w:t>
+        <w:t xml:space="preserve">Latex wird aus dem Saft des Kautschuk-Baumes Hevea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC246E">
+        <w:t>brasiliensis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC246E">
+        <w:t xml:space="preserve"> hergestellt.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC246E">
         <w:t xml:space="preserve">Vielfach wird diesem Naturkautschuk aus Erdöl gewonnener synthetischer Kautschuk beigesetzt. Er ist elastisch, extrem reißfest und beständig gegen zahlreiche Laugen und Säuren. </w:t>
       </w:r>
       <w:r>
         <w:t>Naturlatex wird besonders im OP-</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC246E">
         <w:t xml:space="preserve">Bereich eingesetzt, aufgrund seines Tragekomforts und der starken Dehnbarkeit (820%). Jedoch bergen sie durch enthaltene Latexproteine ein </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">hohes </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC246E">
         <w:t xml:space="preserve">Allergierisiko. Biologisch </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sind sie </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC246E">
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:t>nerhalb von drei</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC246E">
         <w:t xml:space="preserve"> Monaten</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> abbaubar. (AWMF, 2017; Reflexx, 2022)</w:t>
+        <w:t xml:space="preserve"> abbaubar. (AWMF, 2017; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Reflexx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, 2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2978B67F" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="00302C5A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC246E">
         <w:t>Nitril wird aus Erdöl hergestellt.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Nitril, bzw. Nitrilkautschuk, ist breit einsetzbar und beständig gegen Öle und Fette. Bisher sind </w:t>
+        <w:t xml:space="preserve"> Nitril, bzw. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nitrilkautschuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, ist breit einsetzbar und beständig gegen Öle und Fette. Bisher sind </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC246E">
         <w:t xml:space="preserve">nur wenige Fälle einer Sensibilisierung </w:t>
       </w:r>
       <w:r>
         <w:t>bekannt (= geringe allergische Reaktion). Leider besteht nur eine geringe</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC246E">
         <w:t xml:space="preserve"> Dehnbarkeit. Nitril-Handschuhe </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sind </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC246E">
         <w:t>aktuell Mittel der Wahl außerhalb des OPs, bei induzierter Anwendung pathogen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">freier medizinischer Handschuhe. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC246E">
         <w:t>(AWMF, 2017, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FDFA22" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00CC246E" w:rsidRDefault="0002352D" w:rsidP="00302C5A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC246E">
-        <w:t xml:space="preserve">Vinyl ist eine Verbindung aus PVC (Polyvinylchlorid) und Phtalat (Weichmacher). </w:t>
+        <w:t xml:space="preserve">Vinyl ist eine Verbindung aus PVC (Polyvinylchlorid) und </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC246E">
+        <w:t>Phtalat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC246E">
+        <w:t xml:space="preserve"> (Weichmacher). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Der genutzte </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC246E">
         <w:t>Rohstoff ist auch hier Erdöl.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Vinyl ist</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC246E">
         <w:t xml:space="preserve"> weniger elastisch, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">hat </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC246E">
         <w:t xml:space="preserve">dafür aber </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">eine </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC246E">
         <w:t>hohe Stichfestigkeit</w:t>
       </w:r>
@@ -14575,51 +16191,55 @@
       <w:r w:rsidRPr="00003454">
         <w:t xml:space="preserve">Herstellung von Einweghandschuhen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ist groß. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003454">
         <w:t>65% der medizinischen Einweghandschuhe werden in Malaysia von Wanderarbeiter*innen hergestellt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Hinsichtlich </w:t>
       </w:r>
       <w:r w:rsidRPr="00003454">
         <w:t xml:space="preserve">Entlohnung und Arbeitsbedingungen in vielen Fabriken entsprechen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">laut </w:t>
       </w:r>
       <w:r w:rsidRPr="00003454">
         <w:t>Definitionen der Zwangsarbeit</w:t>
       </w:r>
       <w:r>
         <w:t>. Besonders während der Covid-19-</w:t>
       </w:r>
       <w:r w:rsidRPr="00003454">
-        <w:t xml:space="preserve">Pandemie und der großen Nachfrage nach Handschuhen </w:t>
+        <w:t xml:space="preserve">Pandemie und der großen Nachfrage nach </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003454">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Handschuhen </w:t>
       </w:r>
       <w:r>
         <w:t>haben</w:t>
       </w:r>
       <w:r w:rsidRPr="00003454">
         <w:t xml:space="preserve"> sich die Bedingungen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> verschärft. </w:t>
       </w:r>
       <w:r w:rsidRPr="00003454">
         <w:t>Oft zahlen Wanderarbeiter*</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">innen, </w:t>
       </w:r>
       <w:r w:rsidRPr="00003454">
         <w:t>die aus Ländern wie B</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">angladesch oder Nepal stammen, </w:t>
       </w:r>
       <w:r w:rsidRPr="00003454">
         <w:t>bis zu 5000 Dollar für die Übersiedlung nach Malaysia und die Einstellung in ihre schmutzigen und gefährlichen Jobs. Der Zwang zur Rückzahlung führt zu moderner Sklaverei.</w:t>
       </w:r>
@@ -14662,51 +16282,59 @@
       <w:r>
         <w:t>sondern sich</w:t>
       </w:r>
       <w:r w:rsidRPr="00003454">
         <w:t xml:space="preserve"> dafür ein</w:t>
       </w:r>
       <w:r>
         <w:t>zu</w:t>
       </w:r>
       <w:r w:rsidRPr="00003454">
         <w:t xml:space="preserve">setzen, dass </w:t>
       </w:r>
       <w:r>
         <w:t>die Produkte</w:t>
       </w:r>
       <w:r w:rsidRPr="00003454">
         <w:t xml:space="preserve"> unter </w:t>
       </w:r>
       <w:r>
         <w:t>adäquaten</w:t>
       </w:r>
       <w:r w:rsidRPr="00003454">
         <w:t xml:space="preserve"> Arbeitsbedingungen zu einem fairen Lohn hergestellt werden</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. (Cavazzini, 2020) </w:t>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Cavazzini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, 2020) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEE4104" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00003454" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ein weiteres Problem ist, dass</w:t>
       </w:r>
       <w:r w:rsidRPr="00003454">
         <w:t xml:space="preserve"> die Abwanderung junger Menschen </w:t>
       </w:r>
       <w:r>
         <w:t>eine</w:t>
       </w:r>
       <w:r w:rsidRPr="00003454">
         <w:t xml:space="preserve"> Überalterung im</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Globalen Süden (z. B. Nepal) verstärkt.</w:t>
       </w:r>
       <w:r w:rsidRPr="00003454">
@@ -14802,91 +16430,100 @@
         <w:t xml:space="preserve"> deutlich</w:t>
       </w:r>
       <w:r w:rsidRPr="008034D7">
         <w:t>. Hier kann von einem sogenannten Hygieneparadigma gesprochen werden.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Huss, 2021)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CF26683" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="008034D7" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008034D7">
         <w:t>Jedoch betont der WWF (2023), dass Naturkautschuk zur Herstellung von Latex auch nachhaltig geschehen kann. Da Kautschukbäume große Mengen CO₂ binden, tragen sie so zum Klimaschutz bei, vorausgesetzt, ihr Anbau zerstört keine natürlichen Ökosysteme. Eine nachhaltige Methode ist der Anbau in Agroforstsystemen, bei dem Kautschukbäume mit Obst- und Holzbäumen kombiniert werden, während darunter Kulturen wie Kaffee oder Kakao wachsen. Diese Vielfalt verbessert die Bodenqualität, reduziert Schädlingsbefall und ermöglicht eine effizientere Nutzung von Wasser, Licht und Nährstoffen. Zudem kann durch hochwertige Setzlinge der Ertrag nachhaltig gesteigert und der Pestizideinsatz minimiert oder sogar vermieden werden.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (WWF, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A539C3C" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="008034D7" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008034D7">
-        <w:t>Latexhandschuhe sind im Gegensatz zu Vinylhandschuhen biologisch abbaubar (Reflexx, 2022).</w:t>
+        <w:t>Latexhandschuhe sind im Gegensatz zu Vinylhandschuhen biologisch abbaubar (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008034D7">
+        <w:t>Reflexx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008034D7">
+        <w:t>, 2022).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008034D7">
         <w:t>Zusätzlich gibt es inzwischen auch biologisch abbaubare Nitril-Einmalhandschuhe</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, die zwar immer noch Nitril beinhalten, aber eine nachhaltigere Alternative sind. </w:t>
       </w:r>
       <w:r w:rsidRPr="008034D7">
         <w:t>Neben Latex, Nitril und Vinyl gibt es aktuell keine weiteren alternativen nachhaltigen Rohstoffe</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008034D7">
         <w:t xml:space="preserve"> die man nutzen könnte</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008034D7">
         <w:t xml:space="preserve"> um Einmalhandsch</w:t>
       </w:r>
       <w:r>
         <w:t>uhe herzustellen. (Krüger, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="749D9252" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="0006299E" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4. Wie muss das Produkt fachgerecht entsorgt oder aufbereitet werden?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C033C9D" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:r w:rsidRPr="00241DEF">
         <w:t xml:space="preserve">Verwendete Einmalhandschuhe </w:t>
       </w:r>
       <w:r>
         <w:t>müssen immer im Restmüll entsorgt werden</w:t>
       </w:r>
       <w:r w:rsidRPr="00241DEF">
         <w:t xml:space="preserve"> und nicht in der gelben Tonne. Dabei ist es egal, ob es sich um Latex, Nitril oder Vinyl handelt, da dies für alle Handschuh-Mate</w:t>
       </w:r>
       <w:r>
         <w:t>rialien gilt. (Medic Star, 2025)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03393160" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D"/>
     <w:p w14:paraId="4427D74A" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -14960,51 +16597,59 @@
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60350402" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00690781" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690781">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2. Wo kommen die Rohstoffe her?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE7AB32" w14:textId="7A698598" w:rsidR="0002352D" w:rsidRPr="00BC78BE" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC78BE">
-        <w:t xml:space="preserve">Hauptabbaugebiete für Eisenerz sind Australien, Brasilien (Carajás-Mine), China und Indien </w:t>
+        <w:t>Hauptabbaugebiete für Eisenerz sind Australien, Brasilien (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC78BE">
+        <w:t>Carajás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC78BE">
+        <w:t xml:space="preserve">-Mine), China und Indien </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F07644">
         <w:t>Pawlik,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
       <w:r w:rsidR="00F07644">
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
         <w:t>Chrom kommt vorwiegend aus Südafrika, Kasachstan und Indien</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00462396">
         <w:t>Pawlik</w:t>
       </w:r>
@@ -15110,69 +16755,85 @@
       <w:r w:rsidRPr="00BC78BE">
         <w:t>Hinzu kommt, dass sich die Mangan-Industrie durch den hohen Bedarf auch auf den Tiefseebergbau ausweiten will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
         <w:t>Dies hätte weitreichende Folgen für die Tier- und</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Pflanzenwelt am Meeresboden. (Gnant, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Verbraucherzentrale NRW, 2024) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
         <w:t>Der Abbau in Brasilien steht in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> der Kritik durch Berichte über die </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
-        <w:t>Vertreibung indigener Gemeinden im Umkreis der Carajás-Mine</w:t>
+        <w:t xml:space="preserve">Vertreibung indigener Gemeinden im Umkreis der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC78BE">
+        <w:t>Carajás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC78BE">
+        <w:t>-Mine</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
         <w:t>Arbeitsunfälle mit 127 Todesfällen (2015-2020) bei Vale-Operationen</w:t>
       </w:r>
       <w:r>
         <w:t>, u</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
         <w:t>nzureichende Ent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">schädigung bei Landenteignungen sowie </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
-        <w:t>Risiken in der Lieferkette – insbesondere bei Molybdän aus chinesischen Minen und Nickel aus indonesischen Lateritvorkommen, wo weiterhin Verstöße gegen menschenwürdige Arbeitsbedingungen und Arbeitsschutz dokumentiert werden</w:t>
+        <w:t xml:space="preserve">Risiken in der Lieferkette – insbesondere bei Molybdän aus chinesischen Minen und Nickel aus indonesischen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC78BE">
+        <w:t>Lateritvorkommen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC78BE">
+        <w:t>, wo weiterhin Verstöße gegen menschenwürdige Arbeitsbedingungen und Arbeitsschutz dokumentiert werden</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
         <w:t xml:space="preserve"> (Christliche Initiative Romero e.V., </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9FA1A4" w14:textId="75F9B5FC" w:rsidR="0002352D" w:rsidRPr="00BC78BE" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC78BE">
         <w:t>Medizinische Instrumente stehen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> auch</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
@@ -15187,51 +16848,67 @@
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
         <w:t>Die Produktionsstätten liegen teilweise in Deutschland (Tuttlingen) oder in Pakistan (Sialkot)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
         <w:t>Die Arbeitsbedingungen in den deutschen Produktionsstätten unterliegen dem deutschen Arbeitsrecht</w:t>
       </w:r>
       <w:r>
         <w:t>, i</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
         <w:t xml:space="preserve">n Pakistan werden die Instrumente </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">jedoch </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
         <w:t>noch von Hand gefertigt, was auf Kosten der Arbeitenden mit schweren Arbeitsbedingungen, Verletzungen und Kinderarbeit einhergeht</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. (Bhutta, 2006; Bhutta </w:t>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bhutta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, 2006; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bhutta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B729B">
         <w:t>&amp;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Roberts, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D08C973" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00BC78BE" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC78BE">
         <w:t>Aus ökologischer Sicht</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> betrachtet</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
         <w:t xml:space="preserve"> ist Einmal-OP-Besteck bedenklich, da die Instrumente nur teilweise recycelbar sind. Sie enthalten </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">z. B. auch </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC78BE">
@@ -15249,63 +16926,88 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="0006299E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Gibt es alternative (nachhaltige) Rohstoffe und wo kommen diese her?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB499FF" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00644536">
-        <w:t>Hier besteht die Frage: Einweg oder Mehrweg?</w:t>
+        <w:t xml:space="preserve">Hier besteht die Frage: Einweg oder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t>Mehrweg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t>?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Im Kostenvergleich zeigt z. B. eine prospektive Studie</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
-        <w:t>, dass die Verwendung von Mehrwegbiopsiezangen nur 25 % der Kosten verursacht</w:t>
+        <w:t xml:space="preserve">, dass die Verwendung von </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t>Mehrwegbiopsiezangen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t xml:space="preserve"> nur 25 % der Kosten verursacht</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> als die Nutzung von </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00644536">
-        <w:t>Einwegbiopsiezangen. Dies deutet darauf hin, dass Mehrwegprodukte potenziell kostengünstiger sein können, wenn es um die Verwendung geht</w:t>
+        <w:t>Einwegbiopsiezangen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t xml:space="preserve">. Dies deutet darauf hin, dass Mehrwegprodukte potenziell </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644536">
+        <w:lastRenderedPageBreak/>
+        <w:t>kostengünstiger sein können, wenn es um die Verwendung geht</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. (Jörgensen et al., 2008) Zu den </w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t>Vorteile</w:t>
       </w:r>
       <w:r>
         <w:t>n von Einwegprodukten zählt u. a. das</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>geringere</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve"> Risiko von Kreuzinfektionen, da </w:t>
       </w:r>
       <w:r>
         <w:t>sie nur einmal verwendet werden. Auch</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve"> Fehlfunktionen durch Abnutzungsersc</w:t>
       </w:r>
@@ -15341,235 +17043,294 @@
       </w:r>
       <w:r>
         <w:t>. Angesichts</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve"> des zunehmenden Kostendrucks in Krankenhäusern könnte die Wiederverwendung von Einwegartikeln in Zukunft eine optionale wirtschaftliche Strategie sein, wobei </w:t>
       </w:r>
       <w:r>
         <w:t>hier die</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve"> entsprechenden Rahmenbedingungen und Qualitätsstandards eine wesentliche Rolle spielen</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve"> (DAHTA@DIMDI, 2003)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D848E8C" w14:textId="23F90FD1" w:rsidR="0002352D" w:rsidRPr="00644536" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00644536">
-        <w:t>Um die Wiederverwertung von Chromstahl aus Edelstahl-Einwegprodukten zu ermöglichen, hat die Fraunhofer-Einrichtung für Wertstoffkreisläufe und Ressourcenstrategie IWKS im Auftrag der Scholz Labor- und Klinikversorgungs GmbH ein separates, patentiertes Rücknahmesystem entwickelt. Dafür stellen sie Kliniken spezielle Behältnisse bereit, die für die sichere Sammlung der Instrumente sorgen. Diese werden im Anschluss vom Hersteller wieder eingesammelt, das Metall zur Einschmelzung in deutsche Stahlwerke gebracht und der stofflichen Verwertung zugeführt. Dieser Prozess lässt sich beliebig oft wiederholen, ohne da</w:t>
+        <w:t xml:space="preserve">Um die Wiederverwertung von Chromstahl aus Edelstahl-Einwegprodukten zu ermöglichen, hat die Fraunhofer-Einrichtung für Wertstoffkreisläufe und Ressourcenstrategie IWKS im Auftrag der Scholz Labor- und </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t>Klinikversorgungs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t xml:space="preserve"> GmbH ein separates, patentiertes Rücknahmesystem entwickelt. Dafür stellen sie Kliniken spezielle Behältnisse bereit, die für die sichere Sammlung der Instrumente sorgen. Diese werden im Anschluss vom Hersteller wieder eingesammelt, das Metall zur Einschmelzung in deutsche Stahlwerke gebracht und der stofflichen Verwertung zugeführt. Dieser Prozess lässt sich beliebig oft wiederholen, ohne da</w:t>
       </w:r>
       <w:r>
         <w:t>ss die Qualität darunter leidet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">(Frauenhofer IWKS, </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Frauenhofer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> IWKS, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 2026) </w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t>Auch einige Entsorgungsfachbetriebe versorgen bereits jetzt Krankenhäuser und Arztpraxen mit Rücknahmebehältern für metallhaltige Einweg-Instrumente (Abfallmanager Medizin, 2023)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115D7292" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00644536" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve">Der </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">entsprechende </w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve">Recycling-Pfad sieht </w:t>
       </w:r>
       <w:r>
         <w:t>folgendermaßen</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve"> aus:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4900F91F" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00644536" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00644536">
-        <w:t>1. Sammelsystem SReS®: Ein System implementieren, das in Klinikstationen, Arztpraxen und Ambulanzen gebrauchtes, nicht-infektiös kontaminiertes metallisches Material erfasst.</w:t>
+        <w:t xml:space="preserve">1. Sammelsystem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t>SReS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t>®: Ein System implementieren, das in Klinikstationen, Arztpraxen und Ambulanzen gebrauchtes, nicht-infektiös kontaminiertes metallisches Material erfasst.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4561E8F0" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00644536" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00644536">
         <w:t>2. Logistikkette: Die Einhaltung der arbeitsschutz- und abfallrechtlichen Anforderungen entlang der gesamten Logistikkette bis zur metallurgischen Aufbereitung sicherstellen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58320E63" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00644536">
-        <w:t>3. Ressourceneffizienz: Durch den qualifizierten Wertstoffkreislauf den Einsatz von Primärrohstoffen minimieren, was sowohl ökologische als auch ökonomische Vorteile bietet.</w:t>
+        <w:t xml:space="preserve">3. Ressourceneffizienz: Durch den qualifizierten Wertstoffkreislauf den Einsatz von Primärrohstoffen minimieren, was sowohl </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t>ökologische</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t xml:space="preserve"> als auch ökonomische Vorteile bietet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135EC595" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00644536" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Durch solche Prozesse</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve"> wird ein wirtschaftlich tragfähiges System zur Reduzierung der Entsorgungskosten für Kliniken geschaffen und der Wertstoffkreislauf gefördert (</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">Frauenhofer </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Frauenhofer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t>IWKS, 2016).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve">Kritisch bleibt </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">dennoch </w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t>die Sammeleffizienz – aktuell werden nur 35% der Einmalinstrumente erfasst, während 65% im Restmüll lande</w:t>
       </w:r>
       <w:r>
         <w:t>n (Abfallmanager Medizin, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35CEA1E6" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00644536" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00644536">
-        <w:t>GreenSteel steht für CO</w:t>
+        <w:t>GreenSteel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t xml:space="preserve"> steht für CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t>-armen Stahl, der mit modernsten Technologien hergestellt wird, um die Umweltauswirkungen der Stahlherstellung erheblich zu reduzieren</w:t>
       </w:r>
       <w:r>
         <w:t>. Die h</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t>erkömmliche Stahlproduktion verursacht 7 bis 9 % der weltweiten CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t>-Emissionen</w:t>
       </w:r>
       <w:r>
         <w:t>, i</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve">nnovative Technologien wie die Elektro-Lichtbogenofen-Technologie können </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">hingegen </w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t>Emissionen um bis zu 83 % reduzieren</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
-        <w:t>Die Einsatzmöglichkeiten von GreenSteel sind vielfältig und reichen von der Automobilindustrie über den Maschinenbau bis hin zur Medizintechnik</w:t>
+        <w:t xml:space="preserve">Die Einsatzmöglichkeiten von </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t>GreenSteel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t xml:space="preserve"> sind vielfältig und reichen von der Automobilindustrie über den Maschinenbau bis hin zur Medizintechnik</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
-        <w:t>Die Herstellung von GreenSteel basiert auf der Nutzung von Stahlschrott im Elektrolichtbogenofen, der mit Strom aus erneuerbaren Energien betrieben wird</w:t>
+        <w:t xml:space="preserve">Die Herstellung von </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t>GreenSteel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00644536">
+        <w:t xml:space="preserve"> basiert auf der Nutzung von Stahlschrott im Elektrolichtbogenofen, der mit Strom aus erneuerbaren Energien betrieben wird</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t>Herausforderungen</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve"> wie die Verfügbarkeit von Ökostrom und die Entwicklun</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">g der Wasserstoff-Infrastruktur, </w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve">bestehen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">dennoch. </w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t>(Produktion, 2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5325B3F1" w14:textId="56602C15" w:rsidR="0002352D" w:rsidRPr="00644536" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004B6D68">
+        <w:lastRenderedPageBreak/>
         <w:t>Auch Titanlegierungen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sind Gegenstand der Forschung. </w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t>Forschungsprojekte des IRED Instituts zeigen, dass durch präzise Legierungsdesigns der Materialeinsatz um 30% reduzierbar ist, ohne die mechanischen Eigenschaften zu beeinträchtigen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Eine </w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t>höhere spezifische Fes</w:t>
       </w:r>
       <w:r>
         <w:t>tigkeit bei reduziertem Gewicht benötigt jedoch</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve"> 40% mehr Herstellungsenergie</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00644536">
         <w:t xml:space="preserve"> (Fraunhofer IWKS, </w:t>
@@ -15605,51 +17366,59 @@
       <w:r w:rsidRPr="004B6D68">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(Fraunhofer IWKS, </w:t>
       </w:r>
       <w:r w:rsidR="0056775E">
         <w:t>o. J.</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2D93FF" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:r w:rsidRPr="004B6D68">
         <w:t xml:space="preserve">Der aktuelle jährliche Verbrauch beträgt Schätzungen zufolge etwa 15 Millionen Stück. Um Ressourcen zu schonen und ein Recycling des wertvollen Chroms zu ermöglichen, ist eine getrennte Sammlung der Instrumente besonders wichtig. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9378FA" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="004B6D68" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:r w:rsidRPr="004B6D68">
         <w:t>Problematisch ist außerdem, dass die Einmalinstrumente nicht gegen Rost geschützt sind: Dadurch, dass sie funktional und haptisch kaum von Mehrwegprodukten zu unterscheiden sind, können sie versehentlich in deren Aufbereitung gelangen und andere Inhalte zum Rosten bringen. Obwohl die Wiederaufbereitung von Einwegware in Deutschland erlaubt ist, sollten diese aufgrund der Infektionsgefahr auf keinen Fall mehrfach verwendet werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3394D268" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="004B6D68" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:r w:rsidRPr="004B6D68">
-        <w:t xml:space="preserve">Laut Gewerbeabfallverordnung (GewAbfV) sind Krankenhäuser ohnehin dazu verpflichtet, </w:t>
+        <w:t>Laut Gewerbeabfallverordnung (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B6D68">
+        <w:t>GewAbfV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B6D68">
+        <w:t xml:space="preserve">) sind Krankenhäuser ohnehin dazu verpflichtet, </w:t>
       </w:r>
       <w:r>
         <w:t>u. a.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B6D68">
         <w:t xml:space="preserve"> Metall, Papier, Glas, Kunststoff und Bioabfälle getrennt zu sammeln und zu entsorgen. Gemeinsam mit den herkömmlichen Klinikabfällen werden die Einweginstrumente anschließend einer Verbrennungsanlage zugeführt, in der das Metall durch ein magnetisches Verfahren von der verbleibenden Schlacke getrennt wird. Das zurückgewonnene Metall findet dann für die Herstellung neuer Produkte Verwendung</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B6D68">
         <w:t xml:space="preserve"> (Abfallmanager Medizin, 2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F58B379" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="004B6D68" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:r w:rsidRPr="004B6D68">
         <w:t>Mögliche Wiederaufbereitung von Einwegprodukten</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38EA250A" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="004B6D68" w:rsidRDefault="0002352D" w:rsidP="00302C5A">
       <w:pPr>
         <w:numPr>
@@ -15704,50 +17473,51 @@
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5943CC1B" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00AF3653" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF3653">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Literatur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18FA14D5" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Abfallmanager Medizin. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -15848,182 +17618,313 @@
       </w:r>
       <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidRPr="00893A0D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://www.awmf.org/service/awmf-aktuell/haendedesinfektion-und-haendehygiene</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="147B27C1" w14:textId="1E3E9D46" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bertling, J., Bannick, C. G., Barkmann, L., Braun, U., Knoblauch, D., Kraas, C., Mederake, L., Nosić, F., Philipp, B. Rabe, M., Sartorius, I., Schritt, H., Stein, U., Wencki, K., Wendt-Potthoff, K. </w:t>
+        <w:t xml:space="preserve">Bertling, J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Bannick</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. G., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Barkmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., Braun, U., Knoblauch, D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kraas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Mederake</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Nosić</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, F., Philipp, B. Rabe, M., Sartorius, I., Schritt, H., Stein, U., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wencki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, K., Wendt-Potthoff, K. </w:t>
       </w:r>
       <w:r w:rsidR="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Woidasky, J. (2022). </w:t>
+        <w:t>Woidasky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. (2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kunststoff in der Umwelt – ein Kompendium</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2. Auflage. </w:t>
       </w:r>
       <w:hyperlink r:id="rId74" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00893A0D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://doi.org/10.24406/umsicht-n-647638</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53B0CFAF" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0009633B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bormioli Pharma. (2023). „Pharmazeutische Glasverpackungen: Vorteile und Anwendungen“. </w:t>
+        <w:t>Bormioli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0009633B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0009633B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Pharma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0009633B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2023). „Pharmazeutische Glasverpackungen: Vorteile und Anwendungen“. </w:t>
       </w:r>
       <w:hyperlink r:id="rId75" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="0009633B">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://www.bormiolipharma.com/de/news/packaging-farmaceutico-vetro</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="411C4BBC" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00CC5E82" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bhutta, M. F. (2006). </w:t>
+        <w:t>Bhutta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. F. (2006). </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Fair trade for surgical instruments. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>BMJ</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 333(7562), 297–299. </w:t>
       </w:r>
       <w:hyperlink r:id="rId76" w:history="1">
         <w:r w:rsidRPr="00CC5E82">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1136/bmj.333.7562.297</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="759238FF" w14:textId="0EFAFDC3" w:rsidR="0002352D" w:rsidRPr="00CC5E82" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bhutta, M. </w:t>
+        <w:t>Bhutta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. </w:t>
       </w:r>
       <w:r w:rsidR="0016584E" w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts, O. (2009). Fair and Ethical Trade in Health: Lessons from Surgical Instruments. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bulletin of the Royal College of Surgeons of England</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
@@ -16036,137 +17937,212 @@
       <w:hyperlink r:id="rId77" w:history="1">
         <w:r w:rsidRPr="00CC5E82">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1308/147363509X432799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7FBDA3F4" w14:textId="43966686" w:rsidR="003F7A92" w:rsidRPr="00893A0D" w:rsidRDefault="003F7A92" w:rsidP="003F7A92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bitzer, E., Busse, R., Dörning, H., Duda, L., Köbberling, J., Kohlmann, T., Lühmann, D., Pasche, S., Perleth, M., Raspe, H., Reese, E., Richter, K., Röseler, S. &amp; Schwartz, F.W. (1998). </w:t>
+        <w:t xml:space="preserve">Bitzer, E., Busse, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dörning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H., Duda, L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Köbberling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J., Kohlmann, T., Lühmann, D., Pasche, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Perleth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., Raspe, H., Reese, E., Richter, K., Röseler, S. &amp; Schwartz, F.W. (1998). </w:t>
       </w:r>
       <w:r w:rsidRPr="0016584E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bestandsaufnahme, Bewertung und Vorbereitung der Implementation einer Datensammlung, Evaluation medizinischer Verfahren und Technologien in der Bundesrepublik Deutschland</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1. Aufl.). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Baden-Baden: Nomos Verl.-Ges.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A17657" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cavazzini, A. (2020). </w:t>
+        <w:t>Cavazzini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="0016584E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Moderne Sklaverei in der Corona-Krise: Arbeiter fürchten um ihr Leben</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Frankfurter Rundschau. </w:t>
       </w:r>
       <w:hyperlink r:id="rId78" w:history="1">
         <w:r w:rsidRPr="00893A0D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://www.fr.de/meinung/corona-folgen-wirtschaft-arbeiter-sklaverei-gastbeitrag-13772672.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E45AA12" w14:textId="419C03E0" w:rsidR="0002352D" w:rsidRPr="00CC5E82" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Christliche Initiative Romero e.V. (</w:t>
+        <w:t>Christliche</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Initiative Romero </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e.V.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="0056775E" w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>o. J.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Stahl</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
@@ -16175,103 +18151,129 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId79" w:history="1">
         <w:r w:rsidRPr="00CC5E82">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.ci-romero.de/menschenrechte/bergbau/stahl/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="42A78B7F" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">DeWit, W. Towers Burns, E., Guinchard, J.-C. und Nour, A. (2021). </w:t>
+        <w:t>DeWit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, W. Towers Burns, E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guinchard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J.-C. und Nour, A. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Plastics: The Costs to Society, the Environment and the Economy</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Gland, Schweiz: WWF. </w:t>
       </w:r>
       <w:hyperlink r:id="rId80" w:history="1">
         <w:r w:rsidRPr="00893A0D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://media.wwf.no/assets/attachments/Plastics-the-cost-to-society-the-environment-and-the-economy-WWF-report.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="309F53A4" w14:textId="4F9A31DB" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00244BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DIN 19310 - 1962-12 - DIN Media. (</w:t>
       </w:r>
       <w:r w:rsidR="0056775E" w:rsidRPr="00244BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>o. J.</w:t>
       </w:r>
       <w:r w:rsidRPr="00244BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:hyperlink r:id="rId81" w:history="1">
         <w:r w:rsidRPr="00244BD7">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://www.dinmedia.de/de/norm/din-19310/1733812</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6B587F83" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00CC5E82" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
@@ -16283,51 +18285,67 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Eckstein, D., Künzel, V. &amp; Schäfer, L. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Global Climate Risk Index 2021</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Germanwatch. </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Germanwatch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId82" w:history="1">
         <w:r w:rsidRPr="00CC5E82">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.germanwatch.org/sites/default/files/Global%20Climate%20Risk%20Index%202021_2.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D20A2A0" w14:textId="74171A6E" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
@@ -16518,67 +18536,83 @@
         <w:r w:rsidR="0002352D" w:rsidRPr="00893A0D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://www.fsc-deutschland.de/was-ist-fsc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0002352D" w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673838FE" w14:textId="5DCB8E98" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Gitzhofer, K.</w:t>
+        <w:t>Gitzhofer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, K.</w:t>
       </w:r>
       <w:r w:rsidR="00472FEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Goppe, R. (2021). </w:t>
+        <w:t>Goppe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Überarbeitung der Emissionsfaktoren für Luftschadstoffe in den Branchen Zementklinkerproduktion und Glasherstellung</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Umweltbundesamt. </w:t>
       </w:r>
       <w:hyperlink r:id="rId86" w:history="1">
         <w:r w:rsidRPr="00893A0D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://www.umweltbundesamt.de/sites/default/files/medien/5750/publikationen/2021-03-18_texte_45-2021_luftschadstoff_glasindustrie.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72EF555E" w14:textId="5A56A710" w:rsidR="0002352D" w:rsidRPr="00CC5E82" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
@@ -16603,154 +18637,199 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>o. J.</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00472FEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Das unbekannte Mangan: Zerstörung an Land und Bedrohung für die Tiefsee?!</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00472FEF" w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">PowerShift. </w:t>
+        <w:t>PowerShift</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00472FEF" w:rsidRPr="00CC5E82">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId87" w:history="1">
         <w:r w:rsidR="00472FEF" w:rsidRPr="00CC5E82">
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://ak-rohstoffe.de/wp-content/uploads/2021/11/Die-vergessenen-Batterierohstoffe-Mangan-web.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62AAE2F8" w14:textId="12B4B477" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Jörgensen, E., Busch, C. </w:t>
       </w:r>
       <w:r w:rsidR="00472FEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Ujlaky, R. (2008). Wi</w:t>
+        <w:t>Ujlaky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, R. (2008). Wi</w:t>
       </w:r>
       <w:r w:rsidR="00472FEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">derverwendbare versus Einweg-Biopsiezangen in der Endoskopie: ein ökonomischer Vergleich. </w:t>
+        <w:t>derverwendbare versus Einweg-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Biopsiezangen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in der Endoskopie: ein ökonomischer Vergleich. </w:t>
       </w:r>
       <w:r w:rsidRPr="00472FEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Zeitschrift für Gastroenterologie</w:t>
       </w:r>
       <w:r w:rsidR="00472FEF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 46(10):1185-1187. </w:t>
       </w:r>
       <w:hyperlink r:id="rId88" w:history="1">
         <w:r w:rsidRPr="00893A0D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.1055/s-2008-1027542</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="50D22C9E" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Huss, N. (2021). Ethische Spannungsfelder – Globale Verantwortung, Nachhaltigkeit und Hygieneparadigmen. In Riedel, A. &amp; Lehmeyer, S. (Hrsg.), </w:t>
+        <w:t xml:space="preserve">Huss, N. (2021). Ethische Spannungsfelder – Globale Verantwortung, Nachhaltigkeit und Hygieneparadigmen. In Riedel, A. &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Lehmeyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. (Hrsg.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB43AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ethik im Gesundheitswesen</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Springer. </w:t>
       </w:r>
       <w:hyperlink r:id="rId89" w:history="1">
         <w:r w:rsidRPr="00893A0D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-3-662-58685-3_56-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A069226" w14:textId="08738EAF" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
@@ -16852,98 +18931,119 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Krüger, P. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00E17459">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sind nachhaltige Nitrilhandschuhe eine Illusion?</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> AMPri. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>AMPri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId91" w:history="1">
         <w:r w:rsidRPr="00893A0D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://www.ampri.de/blog/sind-nachhaltige-nitrilhandschuhe-eine-illusion</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7814F102" w14:textId="233C438B" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenzen-Schulte, M. (2019). Medizinische Abfallentsorgung: Wenn Abfall nicht einfach Müll ist. </w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Deutsches Ärzteblatt</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ausgabe 3/2019. </w:t>
       </w:r>
       <w:hyperlink r:id="rId92" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00893A0D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>https://www.aerzteblatt.de/archiv/medizinische-abfallentsorgung-wenn-abfall-nicht-einfach-muell-ist-5a93390c-68d1-4205-8b4c-9e72b3b0b003</w:t>
+          <w:t>https://www.aerzteblatt.de/archiv/medizinische-</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00893A0D">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>abfallentsorgung-wenn-abfall-nicht-einfach-muell-ist-5a93390c-68d1-4205-8b4c-9e72b3b0b003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="566ECC24" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Medic Star. (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00E17459">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -17289,125 +19389,165 @@
           <w:t>https://de.statista.com/statistik/daten/studie/1371647/umfrage/globale-minenproduktion-von-nickel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="739A6900" w14:textId="6F57CE17" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Platzbecker, E.</w:t>
       </w:r>
       <w:r w:rsidR="00E17459">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Schwarz, M., Rhiemeier, J. M. &amp; Fleischmann, B. </w:t>
+        <w:t xml:space="preserve">, Schwarz, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E17459">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Rhiemeier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E17459">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. M. &amp; Fleischmann, B. </w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">(2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prozesskettenorientierte Ermittlung der Material- und Energieeffizienzpotenziale in der Glas- und Mineralfaserindustrie</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Umweltbundesamt. </w:t>
       </w:r>
       <w:hyperlink r:id="rId99" w:history="1">
         <w:r w:rsidRPr="00893A0D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://www.umweltbundesamt.de/sites/default/files/medien/479/publikationen/texte_45-2022_prozesskettenorientierte_ermittlung_der_material-_und_energieeffizienzpotenziale_in_der_glas-_und_mineralfaserindustrie.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="773031FA" w14:textId="6DF42481" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00244BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Praxindo. (2024</w:t>
+        <w:t>Praxindo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00244BD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. (2024</w:t>
       </w:r>
       <w:r w:rsidR="00E17459" w:rsidRPr="00244BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00244BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="00244BD7" w:rsidRPr="00244BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00244BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>chaumverband Allevyn steril, verschiedene Größen, 12 Stück.</w:t>
+        <w:t xml:space="preserve">chaumverband </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00244BD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Allevyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00244BD7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> steril, verschiedene Größen, 12 Stück.</w:t>
       </w:r>
       <w:r w:rsidRPr="00244BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId100" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00244BD7">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://www.praxindo.de/schaumverband-allevyn-steril-verschiedene-groessen-12-stueck.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00244BD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EFA400E" w14:textId="7A7C3189" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
@@ -17415,110 +19555,161 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Produktion. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="00337293">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Green Steel kommt</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Heft 16/2024, S. 13. DIZdigital: Verlag moderne industrie GmbH. </w:t>
+        <w:t xml:space="preserve">. Heft 16/2024, S. 13. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>DIZdigital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Verlag </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>moderne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>industrie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GmbH. </w:t>
       </w:r>
       <w:hyperlink r:id="rId101" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00893A0D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://www.wiso-net.de/document/PROD__9b24a55d27a50777fef3a64a510dcd7c9abe315a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="317812DB" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reflexx. (2022). </w:t>
+        <w:t>Reflexx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="00337293">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Unterschied zwischen Latex- und Vinylhandschuhen? </w:t>
       </w:r>
       <w:hyperlink r:id="rId102" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00893A0D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.reflexx.com/de/faq/unterschied-zwischen-latex-und-vinylhandschuhen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6678371E" w14:textId="428F4A81" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Rostfrei-Stahl (</w:t>
       </w:r>
       <w:r w:rsidR="00337293">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>2021).</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00337293">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Das Geheimnis von rostfreiem Stahl.</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
@@ -17527,51 +19718,65 @@
       </w:r>
       <w:hyperlink r:id="rId103" w:history="1">
         <w:r w:rsidRPr="00893A0D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>https://www.rostfrei-stahl.com/blog/detail/das-geheimnis-von-rostfreiem-stahl/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2CE778C1" w14:textId="0E29FE80" w:rsidR="0002352D" w:rsidRPr="00893A0D" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Speck, S., Müller-Böker, U. &amp; Reuschenbach, M. (2023). Wer kümmert sich um die alten Menschen im Globalen Süden? Ein Blick nach Nepal. </w:t>
+        <w:t xml:space="preserve">Speck, S., Müller-Böker, U. &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Reuschenbach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00893A0D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. (2023). Wer kümmert sich um die alten Menschen im Globalen Süden? Ein Blick nach Nepal. </w:t>
       </w:r>
       <w:r w:rsidRPr="00337293">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Geographie Heute</w:t>
       </w:r>
       <w:r w:rsidRPr="00893A0D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363, 20–24. </w:t>
       </w:r>
       <w:hyperlink r:id="rId104" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00893A0D">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://doi.org/10.5167/uzh-233949</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47104B72" w14:textId="0CF80DFF" w:rsidR="0002352D" w:rsidRPr="00CC5E82" w:rsidRDefault="0002352D" w:rsidP="00893A0D">
@@ -17874,50 +20079,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E8E35C" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc181696491"/>
       <w:r w:rsidRPr="0002352D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="44"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Praxisanleitungssituation: Nachhaltiger Verbandswechsel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:id w:val="1787148221"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -18001,51 +20207,51 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C47C0DD" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="00654AC4" w:rsidP="0002352D">
+        <w:p w14:paraId="5C47C0DD" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="00154B31" w:rsidP="0002352D">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="de-DE"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181696492" w:history="1">
             <w:r w:rsidR="0002352D" w:rsidRPr="00F8699E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Allgemeiner Hinweis</w:t>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -18073,51 +20279,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="47BECAA2" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="00654AC4" w:rsidP="0002352D">
+        <w:p w14:paraId="47BECAA2" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="00154B31" w:rsidP="0002352D">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="de-DE"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181696493" w:history="1">
             <w:r w:rsidR="0002352D" w:rsidRPr="00F8699E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Verbandswechsel bei nicht-infizierten Wunden</w:t>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -18145,51 +20351,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7D70755A" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="00654AC4" w:rsidP="0002352D">
+        <w:p w14:paraId="7D70755A" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="00154B31" w:rsidP="0002352D">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="de-DE"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181696494" w:history="1">
             <w:r w:rsidR="0002352D" w:rsidRPr="00F8699E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Verbandswechsel bei infizierten Wunden</w:t>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -18217,51 +20423,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5E52E8FE" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="00654AC4" w:rsidP="0002352D">
+        <w:p w14:paraId="5E52E8FE" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="00154B31" w:rsidP="0002352D">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="de-DE"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181696495" w:history="1">
             <w:r w:rsidR="0002352D" w:rsidRPr="00F8699E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Theoretische Fundierung</w:t>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -18289,51 +20495,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DC1364F" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="00654AC4" w:rsidP="0002352D">
+        <w:p w14:paraId="2DC1364F" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="00154B31" w:rsidP="0002352D">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="0"/>
               <w:lang w:eastAsia="de-DE"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc181696496" w:history="1">
             <w:r w:rsidR="0002352D" w:rsidRPr="00F8699E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Literaturverzeichnis</w:t>
             </w:r>
             <w:r w:rsidR="0002352D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -18391,50 +20597,51 @@
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="788E7884" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB26986" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc181696492"/>
       <w:r w:rsidRPr="0002352D">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Allgemeiner Hinweis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="3387000A" w14:textId="337AC09E" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC652D">
         <w:t>Für einen nachhaltigen Verbandswechsel sollten, wo immer möglich, hygienisch vertretbare Mehrwegmaterialien zum Einsatz kommen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> und über den allgemeinen Einsatz von Ressourcen reflektiert werden</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC652D">
         <w:t>. Durch eine bedarfsgerechte Bereitstellung lassen sich Desinfektions- und Verbandsmaterialien ressourcenschonend einsetzen und unnötiger Verbrauch vermeiden (Robert Koch-Institut 2015</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00323FC1">
         <w:t>1154</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC652D">
@@ -18541,80 +20748,81 @@
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1701" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E5D83A" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc181696493"/>
       <w:r w:rsidRPr="0002352D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Verbandswechsel bei nicht-infizierten Wunden</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="988"/>
+        <w:gridCol w:w="989"/>
         <w:gridCol w:w="2051"/>
-        <w:gridCol w:w="3390"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4696"/>
+        <w:gridCol w:w="3392"/>
+        <w:gridCol w:w="5142"/>
+        <w:gridCol w:w="4686"/>
       </w:tblGrid>
       <w:tr w:rsidR="0002352D" w:rsidRPr="00761439" w14:paraId="03BFF4C4" w14:textId="77777777" w:rsidTr="006517CC">
         <w:trPr>
           <w:tblHeader/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16A4F20E" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00757FEE" w:rsidRDefault="0002352D" w:rsidP="00951A15">
             <w:pPr>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00757FEE">
               <w:rPr>
@@ -18988,51 +21196,67 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>(Sack, 2018)</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EE43646" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="00951A15">
             <w:pPr>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Materialmanagement auf dem Verbandswagen/ der Ablagefläche:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74031243" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="00951A15">
             <w:pPr>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Um unnötige Kontamination zu vermeiden kann das sterile Verbandsmaterial patient:innenfern und das unsterile Material patient:innennah platziert werden </w:t>
+              <w:t xml:space="preserve">Um unnötige Kontamination zu vermeiden kann das sterile Verbandsmaterial </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>patient:innenfern</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> und das unsterile Material </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>patient:innennah</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> platziert werden </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"0eTQPdZe","properties":{"formattedCitation":"(Sack, 2018)","plainCitation":"(Sack, 2018)","noteIndex":0},"citationItems":[{"id":10563,"uris":["http://zotero.org/users/5848082/items/HKRL7Q9K"],"itemData":{"id":10563,"type":"article-journal","container-title":"Krankenhaushygiene up2date","DOI":"10.1055/a-0601-5122","ISSN":"1862-5797","issue":"02","language":"DE","note":"publisher: Georg Thieme Verlag KG","page":"132-137","title":"Aseptischer Wundverbandwechsel – Schritt für Schritt","volume":"13","author":[{"family":"Sack","given":"Andrea"}],"issued":{"date-parts":[["2018",6,29]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BF37D1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>(Sack, 2018)</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34E097B1" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00761439" w:rsidRDefault="0002352D" w:rsidP="00951A15">
             <w:pPr>
@@ -19171,50 +21395,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="943" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B908FA8" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00757FEE" w:rsidRDefault="0002352D" w:rsidP="00951A15">
             <w:pPr>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00757FEE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Reine Phase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2001" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53E3FCA4" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00761439" w:rsidRDefault="0002352D" w:rsidP="00951A15">
             <w:pPr>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00761439">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Wundreinigung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -19639,50 +21864,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E76604A" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E58B958" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc181696494"/>
       <w:r w:rsidRPr="0002352D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Verbandswechsel bei infizierten Wunden</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -20560,50 +22786,51 @@
         <w:sectPr w:rsidR="0002352D" w:rsidSect="00951A15">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="284" w:right="284" w:bottom="284" w:left="284" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76E27F37" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc181696495"/>
       <w:r w:rsidRPr="0002352D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="44"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Theoretische Fundierung</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="6A3760BB" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00E55720" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E55720">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Grundsätze des Verbandwechsels</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6986DA98" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00E55720" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -20650,52 +22877,65 @@
       <w:r w:rsidRPr="00292BA9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B729B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidRPr="00292BA9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E55720">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>Drees, Commandeur und Lupsczyk</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Drees, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Commandeur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lupsczyk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E55720">
         <w:t xml:space="preserve"> (2023, 255) ergänzen, dass der Verbandwechsel in eine „unreine“ und „reine“ Phase unterteilt werden sollte.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="757CF24D" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00E55720" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E55720">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Durchführung des Verbandwechsels</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55686231" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00662B88" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -20821,98 +23061,144 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00662B88">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Aseptische Wundreinigung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00662B88">
         <w:t xml:space="preserve">Die Wunde wird nun aseptisch behandelt. Dies erfolgt durch das Tragen von sterilen Handschuhen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(Touch-Technik) </w:t>
       </w:r>
       <w:r w:rsidRPr="00662B88">
-        <w:t>oder unter Verwendung von sterilem Inst</w:t>
-[...2 lines deleted...]
-        <w:t>rumentarium (Non-touch-Technik), wobei die Non-Touch-Technik zu bevorzugen ist (Sacj, 2018).</w:t>
+        <w:t xml:space="preserve">oder unter Verwendung von sterilem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00662B88">
+        <w:lastRenderedPageBreak/>
+        <w:t>Inst</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rumentarium (Non-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>touch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-Technik), wobei die Non-Touch-Technik zu bevorzugen ist (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sacj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, 2018).</w:t>
       </w:r>
       <w:r w:rsidRPr="00662B88">
         <w:t xml:space="preserve"> Die Wunde wird von innen nach außen gereinigt, um Keime aus der Wunde herauszuleiten (</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Drees, Commandeur </w:t>
+        <w:t xml:space="preserve">Drees, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Commandeur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B729B">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Lupsczyk</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00662B88">
-        <w:t xml:space="preserve"> 2023, 257). Bei Bedarf wird eine Wundantiseptik durchgeführt, wobei geeignete antiseptische Lösungen wie Octenisept® oder Polihexanid-Lösungen verwendet werden (Regnet 2022, 580).</w:t>
+        <w:t xml:space="preserve"> 2023, 257). Bei Bedarf wird eine Wundantiseptik durchgeführt, wobei geeignete antiseptische Lösungen wie Octenisept® oder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00662B88">
+        <w:t>Polihexanid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00662B88">
+        <w:t>-Lösungen verwendet werden (Regnet 2022, 580).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBE0E7A" w14:textId="16007BE5" w:rsidR="0002352D" w:rsidRPr="00662B88" w:rsidRDefault="0002352D" w:rsidP="00302C5A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00662B88">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wundversorgung und Verbandanlegung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00662B88">
         <w:t>Nach der Wundinspektion und der aseptischen Wundreinigung erfolgt die phasengerechte Versorgung der Wunde. Abhängig vom Zustand der Wunde wird ein passender Wundverband angelegt, der die Heilung fördert und das Risiko einer Infektion minimiert (Regnet</w:t>
       </w:r>
       <w:r w:rsidR="005B729B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00662B88">
-        <w:t xml:space="preserve"> 2022, 574-576). Bei der Anbringung des neuen Verbands sollte die Non-touch-Technik angewendet werden, um eine Kontamination zu vermeiden.</w:t>
+        <w:t xml:space="preserve"> 2022, 574-576). Bei der Anbringung des neuen Verbands sollte die Non-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00662B88">
+        <w:t>touch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00662B88">
+        <w:t>-Technik angewendet werden, um eine Kontamination zu vermeiden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F3E51B5" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00662B88" w:rsidRDefault="0002352D" w:rsidP="00302C5A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00662B88">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Entsorgung und Nachbereitung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00662B88">
         <w:t>Benutzte Materialien, Handschuhe und der alte Verband werden direkt im Abwurfbehälter entsorgt</w:t>
       </w:r>
       <w:r>
@@ -20956,72 +23242,105 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08B9116B" w14:textId="77777777" w:rsidR="0002352D" w:rsidRPr="00E55720" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E55720">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Individuell angepasste Wundversorgung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EDDF1E4" w14:textId="77777777" w:rsidR="0002352D" w:rsidRDefault="0002352D" w:rsidP="0002352D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E55720">
-        <w:t>Die individuell angepasste Wundversorgung ist entscheidend für den Heilungsprozess. Regnet (2022, 582) betont, dass die Wahl der Wundauflagen in Abhängigkeit von der Wundphase, dem Infektionsgrad und den Wünschen der Patient</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">:innen </w:t>
+        <w:t xml:space="preserve">Die individuell angepasste Wundversorgung ist entscheidend für den Heilungsprozess. Regnet (2022, 582) betont, dass die Wahl der Wundauflagen in Abhängigkeit von der Wundphase, dem Infektionsgrad und den Wünschen der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E55720">
+        <w:t>Patient</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55720">
         <w:t xml:space="preserve">getroffen werden sollte. </w:t>
       </w:r>
       <w:r>
-        <w:t>Drees, Commandeur und Lupsczyk</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Drees, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Commandeur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lupsczyk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E55720">
-        <w:t xml:space="preserve"> (2023, 255) bestätigen, dass die Auswahl des Verbandsmaterials individuell erfolgen muss, und betonen die Wichtigkeit, Patient</w:t>
+        <w:t xml:space="preserve"> (2023, 255) bestätigen, dass die Auswahl des Verbandsmaterials individuell erfolgen muss, und betonen die Wichtigkeit, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E55720">
+        <w:t>Patient</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E55720">
         <w:t>in</w:t>
       </w:r>
       <w:r>
-        <w:t>nen in</w:t>
+        <w:t>nen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidRPr="00E55720">
         <w:t xml:space="preserve"> Wundhygiene einzuweisen.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="_Toc181696496" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:id w:val="1105466615"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
@@ -21556,160 +23875,161 @@
             </w:p>
             <w:p w14:paraId="5B9D0A7D" w14:textId="1817BEDD" w:rsidR="001E2793" w:rsidRPr="00905973" w:rsidRDefault="0002352D" w:rsidP="0002352D">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="001E2793" w:rsidRPr="00905973" w:rsidSect="00FB541E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EDCFEB1" w14:textId="77777777" w:rsidR="00A02313" w:rsidRDefault="00A02313" w:rsidP="00CA1F03">
+    <w:p w14:paraId="32B1291E" w14:textId="77777777" w:rsidR="002409A8" w:rsidRDefault="002409A8" w:rsidP="00CA1F03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="189D82E4" w14:textId="77777777" w:rsidR="00A02313" w:rsidRDefault="00A02313" w:rsidP="00CA1F03">
+    <w:p w14:paraId="2F831443" w14:textId="77777777" w:rsidR="002409A8" w:rsidRDefault="002409A8" w:rsidP="00CA1F03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7D276BFB" w14:textId="77777777" w:rsidR="00CC5E82" w:rsidRDefault="00CC5E82">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="15FC44B0" w14:textId="5582A867" w:rsidR="00CC5E82" w:rsidRDefault="00CC5E82" w:rsidP="00CC5E82">
     <w:bookmarkStart w:id="0" w:name="_Hlk223609183"/>
     <w:bookmarkStart w:id="1" w:name="_Hlk223609184"/>
     <w:bookmarkStart w:id="2" w:name="_Hlk223609626"/>
     <w:bookmarkStart w:id="3" w:name="_Hlk223609627"/>
     <w:r w:rsidRPr="009E5E0C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09E3C099" wp14:editId="01606AF4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-126365</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>5080</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="647700" cy="226060"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
@@ -21785,61 +24105,61 @@
     <w:r>
       <w:t xml:space="preserve">“ vom Projektteam Naht ist lizenziert unter </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="00867E2A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>CC BY-SA 4.0</w:t>
       </w:r>
     </w:hyperlink>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
   </w:p>
   <w:p w14:paraId="33069068" w14:textId="77777777" w:rsidR="00CC5E82" w:rsidRDefault="00CC5E82">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3F28A986" w14:textId="77777777" w:rsidR="00CC5E82" w:rsidRDefault="00CC5E82">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2018802339"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="191620C0" w14:textId="5D3DDD70" w:rsidR="002B79DF" w:rsidRDefault="002B79DF" w:rsidP="002B79DF">
         <w:r w:rsidRPr="009E5E0C">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:i/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="de-DE"/>
           </w:rPr>
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="098E9293" wp14:editId="3D99B90B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-126365</wp:posOffset>
@@ -21919,51 +24239,51 @@
           <w:t>(Vertiefung): Ressourcenschonendes pflegerisches Handeln anleiten</w:t>
         </w:r>
         <w:r>
           <w:t xml:space="preserve">“ vom Projektteam Naht ist lizenziert unter </w:t>
         </w:r>
         <w:hyperlink r:id="rId2" w:history="1">
           <w:r w:rsidRPr="00867E2A">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t>CC BY-SA 4.0</w:t>
           </w:r>
         </w:hyperlink>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6148A9AA" w14:textId="77777777" w:rsidR="00792A93" w:rsidRDefault="00792A93">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4927953E" w14:textId="7F3E6E30" w:rsidR="00792A93" w:rsidRDefault="00792A93" w:rsidP="002B79DF">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="48651F8A" w14:textId="2B1C4ABB" w:rsidR="002B79DF" w:rsidRDefault="002B79DF" w:rsidP="002B79DF">
     <w:r w:rsidRPr="009E5E0C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11C0B7FA" wp14:editId="295EA11A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-126365</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>5080</wp:posOffset>
           </wp:positionV>
@@ -22042,63 +24362,63 @@
       <w:t xml:space="preserve">“ vom Projektteam Naht ist lizenziert unter </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="00867E2A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>CC BY-SA 4.0</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="0E953B40" w14:textId="6A77D203" w:rsidR="00792A93" w:rsidRDefault="00792A93" w:rsidP="002B79DF">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="1440"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46B5F4A9" w14:textId="77777777" w:rsidR="00A02313" w:rsidRDefault="00A02313" w:rsidP="00CA1F03">
+    <w:p w14:paraId="34E7E916" w14:textId="77777777" w:rsidR="002409A8" w:rsidRDefault="002409A8" w:rsidP="00CA1F03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06B172D9" w14:textId="77777777" w:rsidR="00A02313" w:rsidRDefault="00A02313" w:rsidP="00CA1F03">
+    <w:p w14:paraId="6BD453DF" w14:textId="77777777" w:rsidR="002409A8" w:rsidRDefault="002409A8" w:rsidP="00CA1F03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="73E948E6" w14:textId="77777777" w:rsidR="00792A93" w:rsidRDefault="00792A93" w:rsidP="006E0E4D">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -22540,81 +24860,81 @@
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN ZOTERO_ITEM CSL_CITATION {"citationID":"KOEE9bOs","properties":{"formattedCitation":"(Cobbing et al., 2022)","plainCitation":"(Cobbing et al., 2022)","noteIndex":11},"citationItems":[{"id":10247,"uris":["http://zotero.org/users/5848082/items/6IHZT4ZH"],"itemData":{"id":10247,"type":"book","event-place":"Berlin","language":"de","publisher":"Greenpeace","publisher-place":"Berlin","source":"Zotero","title":"Vergiftete Geschenke. Von der Spende zur Müllhalde: Wie Textilmüll als Secondhand-Kleidung getarnt nach Ostafrika exportiert wird","author":[{"family":"Cobbing","given":"Madeleine"},{"family":"Daaji","given":"Sodfa"},{"family":"Kopp","given":"Mirjam"},{"family":"Wohlgemuth","given":"Viola"}],"accessed":{"date-parts":[["2024",9,12]]},"issued":{"date-parts":[["2022"]]}}}],"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"} </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00CC5E82">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Cobbing et al., 2022)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6C9E2E67" w14:textId="77777777" w:rsidR="00CC5E82" w:rsidRDefault="00CC5E82">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0EB0BB5F" w14:textId="77777777" w:rsidR="00CC5E82" w:rsidRDefault="00CC5E82">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="016AB67A" w14:textId="77777777" w:rsidR="00CC5E82" w:rsidRDefault="00CC5E82">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B406AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FD4F8D2"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -25827,214 +28147,219 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="712079692">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1316107867">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1593123276">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="515584450">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1885025616">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1207834628">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="227303940">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="355430377">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="982582098">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1034623931">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1044670063">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="220793392">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1186098195">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1759715084">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1356615497">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1363750055">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="563223388">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="675304555">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1221401657">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1866170092">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="587547107">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="258410052">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1128011760">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1279920884">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1843161988">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1970622639">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="34668850">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1655140213">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1547064510">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="27"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA1F03"/>
     <w:rsid w:val="00012AFE"/>
     <w:rsid w:val="00016FB1"/>
     <w:rsid w:val="00021612"/>
     <w:rsid w:val="0002352D"/>
     <w:rsid w:val="00023A32"/>
     <w:rsid w:val="00050923"/>
     <w:rsid w:val="000645DE"/>
     <w:rsid w:val="00066006"/>
     <w:rsid w:val="00087F2A"/>
     <w:rsid w:val="0009633B"/>
     <w:rsid w:val="000C3206"/>
     <w:rsid w:val="000D1609"/>
     <w:rsid w:val="000E7E5B"/>
     <w:rsid w:val="000F25C9"/>
     <w:rsid w:val="00100E60"/>
+    <w:rsid w:val="00154B31"/>
     <w:rsid w:val="001560F5"/>
     <w:rsid w:val="0016369C"/>
     <w:rsid w:val="00165508"/>
     <w:rsid w:val="0016584E"/>
     <w:rsid w:val="00167BE5"/>
     <w:rsid w:val="00172D93"/>
     <w:rsid w:val="00176EF5"/>
     <w:rsid w:val="00192563"/>
     <w:rsid w:val="001B25B7"/>
     <w:rsid w:val="001C133C"/>
     <w:rsid w:val="001E2793"/>
     <w:rsid w:val="001E5B3A"/>
     <w:rsid w:val="00221C60"/>
     <w:rsid w:val="00235B79"/>
+    <w:rsid w:val="002409A8"/>
     <w:rsid w:val="002425B9"/>
     <w:rsid w:val="0024329B"/>
     <w:rsid w:val="00244BD7"/>
     <w:rsid w:val="00267C48"/>
     <w:rsid w:val="002753AB"/>
     <w:rsid w:val="002A4C80"/>
     <w:rsid w:val="002B79DF"/>
     <w:rsid w:val="002B7FB5"/>
     <w:rsid w:val="002C4D60"/>
     <w:rsid w:val="002E49B8"/>
     <w:rsid w:val="00302C5A"/>
     <w:rsid w:val="00305888"/>
     <w:rsid w:val="00310D38"/>
     <w:rsid w:val="003135A3"/>
     <w:rsid w:val="00333BAE"/>
     <w:rsid w:val="00337293"/>
     <w:rsid w:val="00343453"/>
+    <w:rsid w:val="00354D26"/>
+    <w:rsid w:val="0037345F"/>
     <w:rsid w:val="00382608"/>
     <w:rsid w:val="00383E1E"/>
     <w:rsid w:val="00384C5E"/>
     <w:rsid w:val="00385BDD"/>
     <w:rsid w:val="00385ED3"/>
     <w:rsid w:val="00392253"/>
     <w:rsid w:val="00396DDF"/>
     <w:rsid w:val="003A158B"/>
     <w:rsid w:val="003B0EF2"/>
     <w:rsid w:val="003C6332"/>
     <w:rsid w:val="003C7703"/>
     <w:rsid w:val="003C7FF6"/>
     <w:rsid w:val="003D589E"/>
     <w:rsid w:val="003F14A7"/>
     <w:rsid w:val="003F7A92"/>
     <w:rsid w:val="00446C03"/>
     <w:rsid w:val="004574A5"/>
     <w:rsid w:val="00462396"/>
     <w:rsid w:val="004662AD"/>
     <w:rsid w:val="004669B5"/>
     <w:rsid w:val="00472635"/>
     <w:rsid w:val="00472FEF"/>
     <w:rsid w:val="004B5E09"/>
     <w:rsid w:val="004C2AC4"/>
     <w:rsid w:val="004E2AA0"/>
@@ -26196,53 +28521,53 @@
     <w:rsid w:val="00F75D32"/>
     <w:rsid w:val="00F97FDC"/>
     <w:rsid w:val="00FA0E7C"/>
     <w:rsid w:val="00FB541E"/>
     <w:rsid w:val="00FC3713"/>
     <w:rsid w:val="00FD3444"/>
     <w:rsid w:val="00FE0DA2"/>
     <w:rsid w:val="00FE3CE0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="182155D1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AC1F7DB1-8BAB-4C6C-BAF9-AFFB584B26AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -27487,51 +29812,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="264461051">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenwire.greenpeace.de/themengruppe-konsumwende/inhalt/getrenntsammlung-von-alttextilien-seit-112025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.batterie-zurueck.de" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iva.de/iva-magazin/schule-wissen/blau-blueht-der-flachs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medi-inn.de/products/medi-inn-einmal-waschhandschuhe-molton-15-x-23-cm-100er-packung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unric.org/de/17ziele/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.batterie-zurueck.de/de/mediathek/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iwks.fraunhofer.de/content/dam/iwks/de/documents/Flyer_Recycling%20und%20Wiederverwertung%20medizinischer%20Einmalger%C3%A4te_11_16.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-58685-3_56-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsbi.de/elearning/ilias.php?baseClass=ilrepositorygui&amp;ref_id=1430563" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/biobasierte-biologisch-abbaubare-kunststoffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-schrott-entsorgen.org/wertstoffhof-und-handel.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrauchertests.com/einmalwaschlappen/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40664-018-0311-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tagesschau.de/wirtschaft/verbraucher/alttextilien-recycling-100.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24406/umsicht-n-647638" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ci-romero.de/menschenrechte/bergbau/stahl/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reflexx.com/de/faq/unterschied-zwischen-latex-und-vinylhandschuhen" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-68278-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.statista.com/statistik/daten/studie/36452/umfrage/oelreserven-wichtiger-laender-seit-1990/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.batterie-zurueck.de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arnowa.de/Pflege/ARNOMED-Einmalwaschhandschuhe-Spunlace-Vlies-mit-PE/611" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nabu.de/umwelt-und-ressourcen/ressourcenschonung/papier/30384.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nabu.de/umwelt-und-ressourcen/oekologisch-leben/alltagsprodukte/28695.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-64469-0_41" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-97-9652-6_7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.wwf.no/assets/attachments/Plastics-the-cost-to-society-the-environment-and-the-economy-WWF-report.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fsc-deutschland.de/was-ist-fsc/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsbi.de/elearning/goto.php?target=fold_1430563&amp;client_id=FH-Bielefeld" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elektromobilitaet.nrw/infos/rohstoffe/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ak-rohstoffe.de/wp-content/uploads/2021/11/Die-vergessenen-Batterierohstoffe-Mangan-web.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/sites/default/files/medien/11850/publikationen/74_2024_texte_blauer_engel_textilien.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rostfrei-stahl.com/blog/detail/das-geheimnis-von-rostfreiem-stahl/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/daten/ressourcen-abfall/verwertung-entsorgung-ausgewaehlter-abfallarten/kunststoffabfaelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seni.de/de_DE/product/waschhandschuhe-unfoliert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gemeinsam-fuer-afrika.de/kinderarbeit-fuer-elektrogeraete/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bormiolipharma.com/de/news/packaging-farmaceutico-vetro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ampri.de/blog/sind-nachhaltige-nitrilhandschuhe-eine-illusion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.statista.com/statistik/daten/studie/37381/umfrage/laender-nach-konventionellen-erdgasreserven/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://www.hsbi.de/elearning/ilias.php?baseClass=ilrepositorygui&amp;ref_id=1448833" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amnesty.de/journal/2009/august/die-kloake-der-oelindustrie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/umwelttipps-fuer-den-alltag/elektrogeraete/lithium-batterien-lithium-ionen-akkus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gemeinsam-fuer-afrika.de/kinderarbeit-auf-baumwollplantagen-in-afrika/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40691-015-0054-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wirtschaft-entwicklung.de/blog/das-weisse-gold-der-abbau-von-lithium-in-suedamerika-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/themen/wirtschaft-konsum/industriebranchen/holz-zellstoff-papierindustrie/zellstoff-papierindustrie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abfallmanager-medizin.de/abfall-abc/einweg-op-bestecke-entsorgen/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pharmaphant.de/nierenschale/nierenschale-pappe/01989042.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/sites/default/files/medien/479/publikationen/uba_kleider_mit_haken_bf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proaktivo.de/produkte/praxisbedarf/nierenschale-aus-pappe-oeko-freundliche-wahl/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/sites/default/files/medien/11850/publikationen/117_2024_texte_oekologische_bewertung_textiler_fasern.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spektrum.de/lexikon/biologie/umtrieb/68458" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awmf.org/service/awmf-aktuell/haendedesinfektion-und-haendehygiene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.de/meinung/corona-folgen-wirtschaft-arbeiter-sklaverei-gastbeitrag-13772672.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dinmedia.de/de/norm/din-19310/1733812" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/sites/default/files/medien/5750/publikationen/2021-03-18_texte_45-2021_luftschadstoff_glasindustrie.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.statista.com/statistik/daten/studie/1127391/umfrage/foerderung-von-chrom-nach-laendern-weltweit/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/sites/default/files/medien/479/publikationen/texte_45-2022_prozesskettenorientierte_ermittlung_der_material-_und_energieeffizienzpotenziale_in_der_glas-_und_mineralfaserindustrie.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiso-net.de/document/PROD__9b24a55d27a50777fef3a64a510dcd7c9abe315a" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storymaps.arcgis.com/stories/256165a594fe4e3b8569886d76c422d3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-48342-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/publikationen/postkarte-hausmuell-statt-glascontainer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/DE/TXT/?uri=CELEX%3A52023PC0420" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndr.de/ratgeber/verbraucher/Altkleider-entsorgen-Container-oder-Restmuell-Diese-Regeln-gelten-,altkleider258.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spektrum.de/lexikon/chemie/zellstoff/10075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1136/bmj.333.7562.297" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.statista.com/statistik/daten/studie/153884/umfrage/minenproduktion-von-eisenerz-nach-laendern/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5167/uzh-233949" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abfallmanager-medizin.de/abfall-abc/einweg-op-bestecke-entsorgen/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aerzteblatt.de/archiv/medizinische-abfallentsorgung-wenn-abfall-nicht-einfach-muell-ist-5a93390c-68d1-4205-8b4c-9e72b3b0b003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/umwelttipps-fuer-den-alltag/elektrogeraete/batterien-akkus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amnesty.de/2010/9/27/zerstoererische-auswirkungen-der-oelfoerderung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herrmann-hygiene.de/einmal-waschhandschuhe-premium-feucht-mit-aloe-vera_539_3090" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.muell-im-meer.de/sites/default/files/2020-08/Klasmeier_Wissing_2017_Textilfasern%20in%20der%20Umwelt.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wwf.de/themen-projekte/landwirtschaft/produkte-aus-der-landwirtschaft/woher-stammt-mein-shirt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ak-rohstoffe.de/wp-content/uploads/2021/11/Die-vergessenen-Batterierohstoffe-Mangan-web.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbraucherzentrale.nrw/wissen/umwelt-haushalt/nachhaltigkeit/rohstoffabbau-schadet-umwelt-und-menschen-11537" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/biobasierte-biologisch-abbaubare-kunststoffe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.germanwatch.org/sites/default/files/Global%20Climate%20Risk%20Index%202021_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weltladen.de/lernort-weltladen/digitale-angebote/digitale-lernsnacks-4/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://answergarden.ch/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dein-arbeitsschutz.de/p/nierenschalen-aus-pappe/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fleuresse.de/wissenswertes/materialkunde/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.statista.com/statistik/daten/studie/40384/umfrage/welt-insgesamt-erdoelverbrauch-in-tausend-barrel-pro-tag/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1308/147363509X432799" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.praxindo.de/schaumverband-allevyn-steril-verschiedene-groessen-12-stueck.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stahlportal.com/edelstahl/aisi-316/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ardmediathek.de/video/neuneinhalb-fuer-dich-mittendrin/wertvoll-oder-schrott-wie-batterien-recycelt-werden/das-erste/Y3JpZDovL3dkci5kZS9CZWl0cmFnLTMyMTVhNDA1LTg1ODEtNDFlMy05ODA4LTg1MTg1YzczNTQ1Zg?isChildContent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awmf.org/service/awmf-aktuell/anforderungen-an-handschuhe-zur-infektionsprophylaxe-im-gesundheitswesen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medic-star.de/service/ratgeber/einweghandschuhe-entsorgen-wo-und-wie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.statista.com/statistik/daten/studie/1371647/umfrage/globale-minenproduktion-von-nickel/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amnesty.ch/de/themen/wirtschaft-und-menschenrechte/fallbeispiele/nigeria/dok/2020/shell-kein-ende-in-sicht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lebensraum-regenwald.de/der-regenwald/folgen-der-regenwaldzerstoerung/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wwf.de/themen-projekte/fluesse-seen/wasserverbrauch/wasser-verschwendung" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainablecottonranking.org/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-658-33353-9_19" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/themen/wirtschaft-konsum/industriebranchen/holz-zellstoff-papierindustrie/zellstoff-papierindustrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iwks.fraunhofer.de/de/presse-und-medien/HochwertigesRecyclingmedizinischerEinweginstrumente.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1055/s-2008-1027542" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wwf.de/themen-projekte/fluesse-seen/wasserverbrauch/wasser-verschwendung" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenwire.greenpeace.de/themengruppe-konsumwende/inhalt/getrenntsammlung-von-alttextilien-seit-112025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.batterie-zurueck.de" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iva.de/iva-magazin/schule-wissen/blau-blueht-der-flachs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medi-inn.de/products/medi-inn-einmal-waschhandschuhe-molton-15-x-23-cm-100er-packung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unric.org/de/17ziele/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.batterie-zurueck.de/de/mediathek/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iwks.fraunhofer.de/content/dam/iwks/de/documents/Flyer_Recycling%20und%20Wiederverwertung%20medizinischer%20Einmalger%C3%A4te_11_16.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-58685-3_56-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsbi.de/elearning/ilias.php?baseClass=ilrepositorygui&amp;ref_id=1430563" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/biobasierte-biologisch-abbaubare-kunststoffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amnesty.de/2010/9/27/zerstoererische-auswirkungen-der-oelfoerderung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-schrott-entsorgen.org/wertstoffhof-und-handel.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrauchertests.com/einmalwaschlappen/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herrmann-hygiene.de/einmal-waschhandschuhe-premium-feucht-mit-aloe-vera_539_3090" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.muell-im-meer.de/sites/default/files/2020-08/Klasmeier_Wissing_2017_Textilfasern%20in%20der%20Umwelt.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40664-018-0311-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tagesschau.de/wirtschaft/verbraucher/alttextilien-recycling-100.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wwf.de/themen-projekte/landwirtschaft/produkte-aus-der-landwirtschaft/woher-stammt-mein-shirt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24406/umsicht-n-647638" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ci-romero.de/menschenrechte/bergbau/stahl/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ak-rohstoffe.de/wp-content/uploads/2021/11/Die-vergessenen-Batterierohstoffe-Mangan-web.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reflexx.com/de/faq/unterschied-zwischen-latex-und-vinylhandschuhen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbraucherzentrale.nrw/wissen/umwelt-haushalt/nachhaltigkeit/rohstoffabbau-schadet-umwelt-und-menschen-11537" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/biobasierte-biologisch-abbaubare-kunststoffe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.germanwatch.org/sites/default/files/Global%20Climate%20Risk%20Index%202021_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-68278-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.statista.com/statistik/daten/studie/36452/umfrage/oelreserven-wichtiger-laender-seit-1990/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weltladen.de/lernort-weltladen/digitale-angebote/digitale-lernsnacks-4/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://answergarden.ch/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.batterie-zurueck.de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arnowa.de/Pflege/ARNOMED-Einmalwaschhandschuhe-Spunlace-Vlies-mit-PE/611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dein-arbeitsschutz.de/p/nierenschalen-aus-pappe/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fleuresse.de/wissenswertes/materialkunde/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nabu.de/umwelt-und-ressourcen/ressourcenschonung/papier/30384.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nabu.de/umwelt-und-ressourcen/oekologisch-leben/alltagsprodukte/28695.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.statista.com/statistik/daten/studie/40384/umfrage/welt-insgesamt-erdoelverbrauch-in-tausend-barrel-pro-tag/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-64469-0_41" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-97-9652-6_7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1308/147363509X432799" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.praxindo.de/schaumverband-allevyn-steril-verschiedene-groessen-12-stueck.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stahlportal.com/edelstahl/aisi-316/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ardmediathek.de/video/neuneinhalb-fuer-dich-mittendrin/wertvoll-oder-schrott-wie-batterien-recycelt-werden/das-erste/Y3JpZDovL3dkci5kZS9CZWl0cmFnLTMyMTVhNDA1LTg1ODEtNDFlMy05ODA4LTg1MTg1YzczNTQ1Zg?isChildContent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awmf.org/service/awmf-aktuell/anforderungen-an-handschuhe-zur-infektionsprophylaxe-im-gesundheitswesen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.wwf.no/assets/attachments/Plastics-the-cost-to-society-the-environment-and-the-economy-WWF-report.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fsc-deutschland.de/was-ist-fsc/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medic-star.de/service/ratgeber/einweghandschuhe-entsorgen-wo-und-wie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.statista.com/statistik/daten/studie/1371647/umfrage/globale-minenproduktion-von-nickel/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsbi.de/elearning/goto.php?target=fold_1430563&amp;client_id=FH-Bielefeld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amnesty.ch/de/themen/wirtschaft-und-menschenrechte/fallbeispiele/nigeria/dok/2020/shell-kein-ende-in-sicht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elektromobilitaet.nrw/infos/rohstoffe/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ak-rohstoffe.de/wp-content/uploads/2021/11/Die-vergessenen-Batterierohstoffe-Mangan-web.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lebensraum-regenwald.de/der-regenwald/folgen-der-regenwaldzerstoerung/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/sites/default/files/medien/11850/publikationen/74_2024_texte_blauer_engel_textilien.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wwf.de/themen-projekte/fluesse-seen/wasserverbrauch/wasser-verschwendung" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rostfrei-stahl.com/blog/detail/das-geheimnis-von-rostfreiem-stahl/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/daten/ressourcen-abfall/verwertung-entsorgung-ausgewaehlter-abfallarten/kunststoffabfaelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainablecottonranking.org/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-658-33353-9_19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seni.de/de_DE/product/waschhandschuhe-unfoliert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/themen/wirtschaft-konsum/industriebranchen/holz-zellstoff-papierindustrie/zellstoff-papierindustrie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gemeinsam-fuer-afrika.de/kinderarbeit-fuer-elektrogeraete/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bormiolipharma.com/de/news/packaging-farmaceutico-vetro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iwks.fraunhofer.de/de/presse-und-medien/HochwertigesRecyclingmedizinischerEinweginstrumente.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1055/s-2008-1027542" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ampri.de/blog/sind-nachhaltige-nitrilhandschuhe-eine-illusion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.statista.com/statistik/daten/studie/37381/umfrage/laender-nach-konventionellen-erdgasreserven/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wwf.de/themen-projekte/fluesse-seen/wasserverbrauch/wasser-verschwendung" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Https://www.hsbi.de/elearning/ilias.php?baseClass=ilrepositorygui&amp;ref_id=1448833" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amnesty.de/journal/2009/august/die-kloake-der-oelindustrie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/umwelttipps-fuer-den-alltag/elektrogeraete/lithium-batterien-lithium-ionen-akkus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gemeinsam-fuer-afrika.de/kinderarbeit-auf-baumwollplantagen-in-afrika/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40691-015-0054-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wirtschaft-entwicklung.de/blog/das-weisse-gold-der-abbau-von-lithium-in-suedamerika-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/themen/wirtschaft-konsum/industriebranchen/holz-zellstoff-papierindustrie/zellstoff-papierindustrie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abfallmanager-medizin.de/abfall-abc/einweg-op-bestecke-entsorgen/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pharmaphant.de/nierenschale/nierenschale-pappe/01989042.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/sites/default/files/medien/479/publikationen/uba_kleider_mit_haken_bf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proaktivo.de/produkte/praxisbedarf/nierenschale-aus-pappe-oeko-freundliche-wahl/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/sites/default/files/medien/11850/publikationen/117_2024_texte_oekologische_bewertung_textiler_fasern.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spektrum.de/lexikon/biologie/umtrieb/68458" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.awmf.org/service/awmf-aktuell/haendedesinfektion-und-haendehygiene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.de/meinung/corona-folgen-wirtschaft-arbeiter-sklaverei-gastbeitrag-13772672.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dinmedia.de/de/norm/din-19310/1733812" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/sites/default/files/medien/5750/publikationen/2021-03-18_texte_45-2021_luftschadstoff_glasindustrie.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.statista.com/statistik/daten/studie/1127391/umfrage/foerderung-von-chrom-nach-laendern-weltweit/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/sites/default/files/medien/479/publikationen/texte_45-2022_prozesskettenorientierte_ermittlung_der_material-_und_energieeffizienzpotenziale_in_der_glas-_und_mineralfaserindustrie.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiso-net.de/document/PROD__9b24a55d27a50777fef3a64a510dcd7c9abe315a" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storymaps.arcgis.com/stories/256165a594fe4e3b8569886d76c422d3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-48342-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/publikationen/postkarte-hausmuell-statt-glascontainer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/DE/TXT/?uri=CELEX%3A52023PC0420" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndr.de/ratgeber/verbraucher/Altkleider-entsorgen-Container-oder-Restmuell-Diese-Regeln-gelten-,altkleider258.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spektrum.de/lexikon/chemie/zellstoff/10075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1136/bmj.333.7562.297" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.statista.com/statistik/daten/studie/153884/umfrage/minenproduktion-von-eisenerz-nach-laendern/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5167/uzh-233949" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abfallmanager-medizin.de/abfall-abc/einweg-op-bestecke-entsorgen/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aerzteblatt.de/archiv/medizinische-abfallentsorgung-wenn-abfall-nicht-einfach-muell-ist-5a93390c-68d1-4205-8b4c-9e72b3b0b003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.de/umwelttipps-fuer-den-alltag/elektrogeraete/batterien-akkus" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -27955,69 +30280,69 @@
           <b:Person>
             <b:Last>Lupsczyk</b:Last>
             <b:First>Melanie</b:First>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:RefOrder>8</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08FFBDF8-3DF9-454B-9321-4DCBA2FE8C4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>55</Pages>
-  <Words>20291</Words>
-  <Characters>127836</Characters>
+  <Words>20305</Words>
+  <Characters>127927</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1065</Lines>
+  <Lines>1066</Lines>
   <Paragraphs>295</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hochschule Esslingen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>147832</CharactersWithSpaces>
+  <CharactersWithSpaces>147937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>N. Körner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>