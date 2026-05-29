--- v0 (2026-03-26)
+++ v1 (2026-05-29)
@@ -6391,61 +6391,61 @@
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.gemeinsam-fuer-afrika.de/kinderarbeit-fuer-elektrogeraete/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00CD1E5D" w:rsidRPr="00513E6F">
       <w:headerReference w:type="even" r:id="rId57"/>
       <w:headerReference w:type="default" r:id="rId58"/>
       <w:footerReference w:type="even" r:id="rId59"/>
       <w:footerReference w:type="default" r:id="rId60"/>
       <w:headerReference w:type="first" r:id="rId61"/>
       <w:footerReference w:type="first" r:id="rId62"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57021150" w14:textId="77777777" w:rsidR="0030035C" w:rsidRDefault="0030035C" w:rsidP="0030035C">
+    <w:p w14:paraId="24CB073F" w14:textId="77777777" w:rsidR="00DD5FD9" w:rsidRDefault="00DD5FD9" w:rsidP="0030035C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0856BB0B" w14:textId="77777777" w:rsidR="0030035C" w:rsidRDefault="0030035C" w:rsidP="0030035C">
+    <w:p w14:paraId="3E9AF73B" w14:textId="77777777" w:rsidR="00DD5FD9" w:rsidRDefault="00DD5FD9" w:rsidP="0030035C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6575,110 +6575,107 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="647700" cy="226060"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:t>„</w:t>
     </w:r>
     <w:r w:rsidRPr="0030035C">
       <w:t>Handreichung Modul 4: Gruppenpuzzle</w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">“ </w:t>
-[...2 lines deleted...]
-      <w:t xml:space="preserve">vom Projektteam Naht ist lizenziert unter </w:t>
+      <w:t xml:space="preserve">“ vom Projektteam Naht ist lizenziert unter </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="00867E2A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>CC BY-SA 4.0</w:t>
       </w:r>
     </w:hyperlink>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkEnd w:id="13"/>
   </w:p>
   <w:p w14:paraId="6B0F856D" w14:textId="77777777" w:rsidR="0030035C" w:rsidRDefault="0030035C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="132A538E" w14:textId="77777777" w:rsidR="0030035C" w:rsidRDefault="0030035C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3873D61E" w14:textId="77777777" w:rsidR="0030035C" w:rsidRDefault="0030035C" w:rsidP="0030035C">
+    <w:p w14:paraId="520E7747" w14:textId="77777777" w:rsidR="00DD5FD9" w:rsidRDefault="00DD5FD9" w:rsidP="0030035C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="798427DF" w14:textId="77777777" w:rsidR="0030035C" w:rsidRDefault="0030035C" w:rsidP="0030035C">
+    <w:p w14:paraId="57040766" w14:textId="77777777" w:rsidR="00DD5FD9" w:rsidRDefault="00DD5FD9" w:rsidP="0030035C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2906A364" w14:textId="77777777" w:rsidR="0030035C" w:rsidRDefault="0030035C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4C3F78CD" w14:textId="77777777" w:rsidR="0030035C" w:rsidRDefault="0030035C">
     <w:pPr>
@@ -7153,123 +7150,127 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E5A33"/>
     <w:rsid w:val="000215DC"/>
     <w:rsid w:val="00080CD2"/>
     <w:rsid w:val="000C0777"/>
     <w:rsid w:val="001B24F8"/>
     <w:rsid w:val="001D2A12"/>
     <w:rsid w:val="00226B8E"/>
     <w:rsid w:val="002760C5"/>
     <w:rsid w:val="0030035C"/>
     <w:rsid w:val="003218D7"/>
     <w:rsid w:val="00356403"/>
     <w:rsid w:val="003963D5"/>
     <w:rsid w:val="003D4EBD"/>
     <w:rsid w:val="00513E6F"/>
     <w:rsid w:val="0059543D"/>
     <w:rsid w:val="005E5A33"/>
     <w:rsid w:val="005E7360"/>
     <w:rsid w:val="006110A7"/>
     <w:rsid w:val="00655C80"/>
+    <w:rsid w:val="00683306"/>
     <w:rsid w:val="006E25D9"/>
     <w:rsid w:val="00825AE9"/>
     <w:rsid w:val="00870BF4"/>
     <w:rsid w:val="008B7BBE"/>
     <w:rsid w:val="008C3156"/>
     <w:rsid w:val="00900D9B"/>
     <w:rsid w:val="0095119E"/>
+    <w:rsid w:val="00A36CE8"/>
     <w:rsid w:val="00AA2C8E"/>
     <w:rsid w:val="00AE19D8"/>
     <w:rsid w:val="00B10E17"/>
     <w:rsid w:val="00B821A4"/>
     <w:rsid w:val="00C568E0"/>
     <w:rsid w:val="00CC2FBB"/>
     <w:rsid w:val="00CD1E5D"/>
     <w:rsid w:val="00DB7825"/>
+    <w:rsid w:val="00DD5FD9"/>
     <w:rsid w:val="00E67C5A"/>
+    <w:rsid w:val="00EC1405"/>
     <w:rsid w:val="00F81FFE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A39F532"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{21F2EB52-92B5-4E5D-8C11-A5D975880DA6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>