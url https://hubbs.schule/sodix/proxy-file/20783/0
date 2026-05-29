--- v0 (2026-03-27)
+++ v1 (2026-05-29)
@@ -753,82 +753,84 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F23646">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis: </w:t>
       </w:r>
       <w:r w:rsidR="006D36AA" w:rsidRPr="006D36AA">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sie brauchen für die Bearbeitung mindestens ein Smartphone (noch besser: Tablet, Laptop).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628E42D2" w14:textId="03FAB7AA" w:rsidR="00F23646" w:rsidRDefault="00F23646" w:rsidP="004B23D7">
+    <w:p w14:paraId="1B814F46" w14:textId="77777777" w:rsidR="00CF3272" w:rsidRDefault="00CF3272" w:rsidP="00CF3272">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23646">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CA3F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Fortbildung umfasst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4 Unterrichtseinheiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und kann je nach Einrichtung als Fortbildungszeit für Praxisanleitende berücksichtigt werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4464ADEE" w14:textId="65714DA3" w:rsidR="003B3DC2" w:rsidRDefault="003B3DC2" w:rsidP="004B23D7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46BC5FAC" w14:textId="3371BBBA" w:rsidR="003B3DC2" w:rsidRDefault="003B3DC2" w:rsidP="004B23D7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
@@ -1356,50 +1358,51 @@
     <w:rsid w:val="007E1603"/>
     <w:rsid w:val="00835702"/>
     <w:rsid w:val="008607F2"/>
     <w:rsid w:val="008E1A48"/>
     <w:rsid w:val="008E777E"/>
     <w:rsid w:val="008F63D9"/>
     <w:rsid w:val="00924CE5"/>
     <w:rsid w:val="00925D08"/>
     <w:rsid w:val="00A87529"/>
     <w:rsid w:val="00AA6B97"/>
     <w:rsid w:val="00AC7429"/>
     <w:rsid w:val="00AD5DBD"/>
     <w:rsid w:val="00B42849"/>
     <w:rsid w:val="00B43CF9"/>
     <w:rsid w:val="00B611F8"/>
     <w:rsid w:val="00B852F6"/>
     <w:rsid w:val="00B934BC"/>
     <w:rsid w:val="00B93651"/>
     <w:rsid w:val="00BC46C3"/>
     <w:rsid w:val="00C15A9B"/>
     <w:rsid w:val="00C25DC5"/>
     <w:rsid w:val="00C46D8F"/>
     <w:rsid w:val="00C570E9"/>
     <w:rsid w:val="00CE123A"/>
     <w:rsid w:val="00CE374E"/>
+    <w:rsid w:val="00CF3272"/>
     <w:rsid w:val="00D41682"/>
     <w:rsid w:val="00D57A17"/>
     <w:rsid w:val="00D77839"/>
     <w:rsid w:val="00D80E60"/>
     <w:rsid w:val="00D976E0"/>
     <w:rsid w:val="00DB18EC"/>
     <w:rsid w:val="00E034AC"/>
     <w:rsid w:val="00E1374F"/>
     <w:rsid w:val="00E474F1"/>
     <w:rsid w:val="00E5072F"/>
     <w:rsid w:val="00E916BC"/>
     <w:rsid w:val="00F23646"/>
     <w:rsid w:val="00F2631C"/>
     <w:rsid w:val="00F34BD5"/>
     <w:rsid w:val="00FF3292"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -2880,69 +2883,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>178</Words>
-  <Characters>1125</Characters>
+  <Words>188</Words>
+  <Characters>1188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1301</CharactersWithSpaces>
+  <CharactersWithSpaces>1374</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>M. Weinheimer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>