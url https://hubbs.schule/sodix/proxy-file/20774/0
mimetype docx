--- v0 (2026-03-27)
+++ v1 (2026-06-06)
@@ -104,205 +104,169 @@
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00F23646" w:rsidRPr="000B33B8">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fortbildung </w:t>
       </w:r>
       <w:r w:rsidR="00786686" w:rsidRPr="00786686">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk222998185"/>
       <w:r w:rsidR="006275FE" w:rsidRPr="006275FE">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Nachhaltigkeit in pflegerischen </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> anleiten</w:t>
+        <w:t>Nachhaltigkeit in pflegerischen Mentoringgesprächen anleiten</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00786686" w:rsidRPr="00786686">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793383BA" w14:textId="77777777" w:rsidR="009542F9" w:rsidRDefault="009542F9" w:rsidP="00786686">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68D6ECE8" w14:textId="04730298" w:rsidR="00786686" w:rsidRPr="00F07325" w:rsidRDefault="009542F9" w:rsidP="00786686">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F07325">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mentoring</w:t>
       </w:r>
       <w:r w:rsidR="002A75AA">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00F07325">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>espräche</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> sind ein hilfreiches Mittel, um </w:t>
       </w:r>
       <w:r w:rsidRPr="00F07325">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Lernprozesse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zu aktivieren. In dieser Fortbildung lernen Sie am Beispiel </w:t>
       </w:r>
       <w:r w:rsidRPr="00F07325">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ernährung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, wie Sie ein </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, wie Sie ein Mentoring</w:t>
+      </w:r>
+      <w:r w:rsidR="002A75AA">
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Mentoring</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> beginnen. </w:t>
+        <w:t xml:space="preserve">espräch beginnen. </w:t>
       </w:r>
       <w:r w:rsidR="002A75AA">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sie erfahren</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> auch den Bezug zur </w:t>
       </w:r>
       <w:r w:rsidRPr="00F07325">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -410,85 +374,67 @@
         </w:rPr>
         <w:t>Praxisanleitung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00786686" w:rsidRPr="00786686">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>einbringen können. Die Fortbildung „</w:t>
       </w:r>
       <w:r w:rsidR="00F07325" w:rsidRPr="00F07325">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nachhaltigkeit in pflegerischen </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Nachhaltigkeit in pflegerischen Mentoring</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA593D">
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
       <w:r w:rsidR="00F07325" w:rsidRPr="00F07325">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Mentoring</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> anleiten</w:t>
+        <w:t>esprächen anleiten</w:t>
       </w:r>
       <w:r w:rsidR="00786686" w:rsidRPr="00786686">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">“ ist eines von insgesamt </w:t>
       </w:r>
       <w:r w:rsidR="00786686" w:rsidRPr="00251D5E">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>sechs Modulen</w:t>
       </w:r>
       <w:r w:rsidR="00F07325">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -574,213 +520,199 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Einbindung</w:t>
       </w:r>
       <w:r w:rsidR="00786686" w:rsidRPr="00261352">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> von Nachhaltigkeit in </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00261352">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mentoring</w:t>
       </w:r>
       <w:r w:rsidR="00351FDE">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00261352">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>espräche</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> und Praxisanleitung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A0644C" w14:textId="2D730CA7" w:rsidR="00261352" w:rsidRDefault="00786686" w:rsidP="00261352">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00261352">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Techniken </w:t>
       </w:r>
       <w:r w:rsidR="00691982">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>und Formen von</w:t>
       </w:r>
       <w:r w:rsidRPr="00261352">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00261352">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mentoring</w:t>
       </w:r>
       <w:r w:rsidR="00351FDE">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00261352">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>espräche</w:t>
       </w:r>
       <w:r w:rsidR="00691982">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="184B740C" w14:textId="3B2E0F1F" w:rsidR="00786686" w:rsidRDefault="00786686" w:rsidP="00261352">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00261352">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Beispiele für </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00261352">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mentoring</w:t>
       </w:r>
       <w:r w:rsidR="00351FDE">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00261352">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>espräche</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> zum Thema Ernährung </w:t>
+        <w:t xml:space="preserve">espräche zum Thema Ernährung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCE75A4" w14:textId="741403C9" w:rsidR="00D078EE" w:rsidRPr="00261352" w:rsidRDefault="00D078EE" w:rsidP="00261352">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Konsumverhalten hinterfragen</w:t>
       </w:r>
     </w:p>
@@ -851,93 +783,85 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786686">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis: </w:t>
       </w:r>
       <w:r w:rsidR="00F07325" w:rsidRPr="00F07325">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sie brauchen für die Bearbeitung mindestens ein Smartphone (noch besser: Tablet, Laptop).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DE70D3" w14:textId="30777F93" w:rsidR="00786686" w:rsidRDefault="00786686" w:rsidP="00786686">
+    <w:p w14:paraId="7365E525" w14:textId="14725D93" w:rsidR="00657F21" w:rsidRDefault="00CB70F0" w:rsidP="00786686">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00786686">
-[...32 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00CA3F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Fortbildung umfasst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4 Unterrichtseinheiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und kann je nach Einrichtung als Fortbildungszeit für Praxisanleitende berücksichtigt werden.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="58E29C88" w14:textId="7BF330AA" w:rsidR="00657F21" w:rsidRDefault="00657F21" w:rsidP="00657F21">
       <w:bookmarkStart w:id="1" w:name="_Hlk223609183"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk223609184"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk223609626"/>
       <w:bookmarkStart w:id="4" w:name="_Hlk223609627"/>
       <w:bookmarkStart w:id="5" w:name="_Hlk223609806"/>
       <w:bookmarkStart w:id="6" w:name="_Hlk223609807"/>
       <w:bookmarkStart w:id="7" w:name="_Hlk223615787"/>
       <w:bookmarkStart w:id="8" w:name="_Hlk223615788"/>
       <w:bookmarkStart w:id="9" w:name="_Hlk223615971"/>
       <w:bookmarkStart w:id="10" w:name="_Hlk223615972"/>
       <w:bookmarkStart w:id="11" w:name="_Hlk223616785"/>
       <w:bookmarkStart w:id="12" w:name="_Hlk223616786"/>
       <w:r w:rsidRPr="009E5E0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
@@ -990,59 +914,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="647700" cy="226060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t>„F</w:t>
       </w:r>
       <w:r w:rsidRPr="00E60D0F">
         <w:t>ortbildung „</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Nachhaltigkeit in pflegerischen </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> anleiten</w:t>
+        <w:t>Nachhaltigkeit in pflegerischen Mentoringgesprächen anleiten</w:t>
       </w:r>
       <w:r w:rsidRPr="00E60D0F">
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">“ vom Projektteam Naht ist lizenziert unter </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00867E2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CC BY-SA 4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
@@ -1357,51 +1273,51 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00677BEA"/>
@@ -1450,50 +1366,51 @@
     <w:rsid w:val="006C6E1E"/>
     <w:rsid w:val="00730F33"/>
     <w:rsid w:val="00744AD3"/>
     <w:rsid w:val="00786686"/>
     <w:rsid w:val="00801A94"/>
     <w:rsid w:val="00835702"/>
     <w:rsid w:val="008607F2"/>
     <w:rsid w:val="008E1A48"/>
     <w:rsid w:val="008F63D9"/>
     <w:rsid w:val="009542F9"/>
     <w:rsid w:val="00962B52"/>
     <w:rsid w:val="00A77126"/>
     <w:rsid w:val="00A87529"/>
     <w:rsid w:val="00AA593D"/>
     <w:rsid w:val="00AA6B97"/>
     <w:rsid w:val="00AB2AC5"/>
     <w:rsid w:val="00AC7429"/>
     <w:rsid w:val="00AD5DBD"/>
     <w:rsid w:val="00B42849"/>
     <w:rsid w:val="00B43CF9"/>
     <w:rsid w:val="00B575EA"/>
     <w:rsid w:val="00B934BC"/>
     <w:rsid w:val="00C25DC5"/>
     <w:rsid w:val="00C46D8F"/>
     <w:rsid w:val="00C570E9"/>
+    <w:rsid w:val="00CB70F0"/>
     <w:rsid w:val="00CE123A"/>
     <w:rsid w:val="00CE374E"/>
     <w:rsid w:val="00D078EE"/>
     <w:rsid w:val="00D80E60"/>
     <w:rsid w:val="00D976E0"/>
     <w:rsid w:val="00E034AC"/>
     <w:rsid w:val="00E04251"/>
     <w:rsid w:val="00E1374F"/>
     <w:rsid w:val="00E5072F"/>
     <w:rsid w:val="00E916BC"/>
     <w:rsid w:val="00E91E38"/>
     <w:rsid w:val="00F07325"/>
     <w:rsid w:val="00F23646"/>
     <w:rsid w:val="00F25280"/>
     <w:rsid w:val="00F2631C"/>
     <w:rsid w:val="00F34BD5"/>
     <w:rsid w:val="00FA1459"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -2976,69 +2893,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>203</Words>
-  <Characters>1279</Characters>
+  <Words>212</Words>
+  <Characters>1342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1480</CharactersWithSpaces>
+  <CharactersWithSpaces>1551</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>M. Weinheimer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>