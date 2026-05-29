--- v0 (2026-03-26)
+++ v1 (2026-05-29)
@@ -804,134 +804,146 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A542D">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zielgruppe: </w:t>
       </w:r>
       <w:r w:rsidRPr="008A542D">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Praxisanleitende aus allen Fachbereichen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371186B2" w14:textId="77777777" w:rsidR="00DE6467" w:rsidRDefault="008A542D" w:rsidP="008A542D">
+    <w:p w14:paraId="3D7A97AB" w14:textId="77777777" w:rsidR="00D30441" w:rsidRDefault="008A542D" w:rsidP="00D30441">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A542D">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis: </w:t>
       </w:r>
       <w:r w:rsidR="00DE6467" w:rsidRPr="00DE6467">
         <w:rPr>
           <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sie brauchen für die Bearbeitung mindestens ein Smartphone (noch besser: Tablet, Laptop).</w:t>
       </w:r>
-    </w:p>
-[...34 lines deleted...]
-    <w:p w14:paraId="09F82511" w14:textId="3D591AE5" w:rsidR="00B32597" w:rsidRDefault="00B32597" w:rsidP="00B32597">
       <w:bookmarkStart w:id="0" w:name="_Hlk223609183"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk223609184"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk223609626"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk223609627"/>
       <w:bookmarkStart w:id="4" w:name="_Hlk223609806"/>
       <w:bookmarkStart w:id="5" w:name="_Hlk223609807"/>
       <w:bookmarkStart w:id="6" w:name="_Hlk223615787"/>
       <w:bookmarkStart w:id="7" w:name="_Hlk223615788"/>
       <w:bookmarkStart w:id="8" w:name="_Hlk223615971"/>
       <w:bookmarkStart w:id="9" w:name="_Hlk223615972"/>
       <w:bookmarkStart w:id="10" w:name="_Hlk223616785"/>
       <w:bookmarkStart w:id="11" w:name="_Hlk223616786"/>
+    </w:p>
+    <w:p w14:paraId="779ABD7D" w14:textId="2319471A" w:rsidR="00D30441" w:rsidRDefault="00D30441" w:rsidP="00D30441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Die Fortbildung umfasst </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4 Unterrichtseinheiten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und kann je nach Einrichtung als Fortbildungszeit für Praxisanleitende berücksichtigt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC96AF8" w14:textId="77777777" w:rsidR="00D30441" w:rsidRDefault="00D30441" w:rsidP="00D30441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BundesSans Web" w:hAnsi="BundesSans Web"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F82511" w14:textId="3D591AE5" w:rsidR="00B32597" w:rsidRDefault="00B32597" w:rsidP="00B32597">
       <w:r w:rsidRPr="009E5E0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FB2BC45" wp14:editId="56ED544B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-126365</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5080</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="647700" cy="226060"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20022"/>
                 <wp:lineTo x="20965" y="20022"/>
                 <wp:lineTo x="20965" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="4" name="Bild 2" descr="https://mirrors.creativecommons.org/presskit/buttons/88x31/png/by-sa.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1319,51 +1331,51 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6519" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00677BEA"/>
@@ -1420,50 +1432,51 @@
     <w:rsid w:val="008C59D1"/>
     <w:rsid w:val="008E1A48"/>
     <w:rsid w:val="008F63D9"/>
     <w:rsid w:val="009530D0"/>
     <w:rsid w:val="009C0398"/>
     <w:rsid w:val="00A87529"/>
     <w:rsid w:val="00AA6B97"/>
     <w:rsid w:val="00AC024F"/>
     <w:rsid w:val="00AC7429"/>
     <w:rsid w:val="00AD5DBD"/>
     <w:rsid w:val="00B32597"/>
     <w:rsid w:val="00B42849"/>
     <w:rsid w:val="00B43CF9"/>
     <w:rsid w:val="00B847FD"/>
     <w:rsid w:val="00B934BC"/>
     <w:rsid w:val="00C25DC5"/>
     <w:rsid w:val="00C46D8F"/>
     <w:rsid w:val="00C570E9"/>
     <w:rsid w:val="00C64C73"/>
     <w:rsid w:val="00C84091"/>
     <w:rsid w:val="00C87310"/>
     <w:rsid w:val="00CA6BCF"/>
     <w:rsid w:val="00CE123A"/>
     <w:rsid w:val="00CE374E"/>
     <w:rsid w:val="00D07F1E"/>
+    <w:rsid w:val="00D30441"/>
     <w:rsid w:val="00D80E60"/>
     <w:rsid w:val="00D976E0"/>
     <w:rsid w:val="00DE6467"/>
     <w:rsid w:val="00E034AC"/>
     <w:rsid w:val="00E1374F"/>
     <w:rsid w:val="00E345D8"/>
     <w:rsid w:val="00E5072F"/>
     <w:rsid w:val="00E916BC"/>
     <w:rsid w:val="00EF14FF"/>
     <w:rsid w:val="00F23646"/>
     <w:rsid w:val="00F2631C"/>
     <w:rsid w:val="00F34BD5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -2628,50 +2641,65 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00272594"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B32597"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1379402105">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -2941,69 +2969,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>223</Words>
-  <Characters>1412</Characters>
+  <Words>234</Words>
+  <Characters>1475</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1632</CharactersWithSpaces>
+  <CharactersWithSpaces>1706</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>M. Weinheimer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>