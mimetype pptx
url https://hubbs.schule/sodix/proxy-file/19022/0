--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -135,82 +135,99 @@
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="25662"/>
     <p:restoredTop sz="94719"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="35" d="100"/>
-          <a:sy n="35" d="100"/>
+          <a:sx n="45" d="100"/>
+          <a:sy n="45" d="100"/>
         </p:scale>
-        <p:origin x="2488" y="992"/>
+        <p:origin x="2502" y="54"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="102" d="100"/>
           <a:sy n="102" d="100"/>
         </p:scale>
         <p:origin x="3856" y="192"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
@@ -286,51 +303,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6789FAE0-6885-6046-B7C7-C582E4FFD806}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>10.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Folienbildplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2271713" y="1143000"/>
             <a:ext cx="2314575" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -816,51 +833,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Master-Untertitelformat bearbeiten</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>10.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -986,51 +1003,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>10.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1166,51 +1183,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>10.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1336,51 +1353,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>10.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1582,51 +1599,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Mastertextformat bearbeiten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>10.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1814,51 +1831,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>10.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2181,51 +2198,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>10.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2299,51 +2316,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Mastertitelformat bearbeiten</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>10.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2394,51 +2411,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>10.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2671,51 +2688,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Mastertextformat bearbeiten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>10.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2928,51 +2945,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Mastertextformat bearbeiten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>10.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3145,51 +3162,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="15066908"/>
             <a:ext cx="2743200" cy="865481"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>10.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="15066908"/>
             <a:ext cx="4114800" cy="865481"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3534,160 +3551,123 @@
         <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="4876678" algn="l" defTabSz="1219170" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europass.europa.eu/de/common-european-framework-reference-language-skills" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europass.europa.eu/de/common-european-framework-reference-language-skills" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Grafik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C92FAB29-CF86-721B-C239-A41570B35BE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:biLevel thresh="75000"/>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9440226" y="-5516851"/>
             <a:ext cx="2104375" cy="673856"/>
-          </a:xfrm>
-[...35 lines deleted...]
-            <a:ext cx="2372138" cy="759598"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Grafik 5" descr="Ein Bild, das Farbigkeit, Screenshot, Kunst enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{435E3D4D-429A-15EB-DB0D-F28A0BFBCE51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="243540" y="228039"/>
             <a:ext cx="2600945" cy="988359"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Textfeld 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2970A4B0-28BF-6F25-1F3C-0B562FE3B214}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -3983,51 +3963,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0"/>
               <a:t>(Stand: 11.12.2025 – V. 0.1)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Grafik 20" descr="Ein Bild, das Schrift, Grafiken, Grafikdesign, Symbol enthält.&#10;&#10;Automatisch generierte Beschreibung">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0AFA38B-1431-1E24-9DC4-0A41810AAADF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="243540" y="15249241"/>
             <a:ext cx="3030226" cy="759598"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Textfeld 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78733332-60E8-5B69-1710-B66A7E075E73}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -4512,217 +4492,254 @@
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" baseline="30000" dirty="0"/>
               <a:t>1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t>Mögliche Formate sind z. B. Multiple Choice, Kurzantwort, Zuordnung, Lückentext, Anordnung.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" baseline="30000" dirty="0"/>
               <a:t>2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t>Der europäische Referenzrahmen unterscheidet unterschiedliche Sprachniveaus (von A1 bis C2), vgl. </a:t>
+              <a:t>Der europäische Referenzrahmen unterscheidet unterschiedliche Sprachniveaus </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>(von A1 bis C2), vgl. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0">
-                <a:hlinkClick r:id="rId7"/>
+                <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>https://europass.europa.eu/de/common-european-framework-reference-language-skills</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-DE" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="43" name="Grafik 42" descr="Ein Bild, das Grafiken, Schwarz, Schrift, Logo enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98F10457-0612-05E8-0C67-4DD7690734B3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId7"/>
           <a:srcRect b="27005"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10387211" y="6230495"/>
             <a:ext cx="1699587" cy="1283562"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Grafik 4" descr="Ein Bild, das Schrift, Schwarz, Grafiken, Design enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{877F799B-5E4E-40AD-25AC-65512DB4614E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId8"/>
           <a:srcRect l="6597" t="7144" r="5571" b="28054"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2241486"/>
             <a:ext cx="1356837" cy="1001052"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Grafik 10" descr="Ein Bild, das Schrift, Schwarz, Text, Grafiken enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E8FFCFE-93B8-9C2A-A81D-EB777657C26F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10"/>
+          <a:blip r:embed="rId9"/>
           <a:srcRect l="6597" t="7144" r="6590" b="32314"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6591073"/>
             <a:ext cx="1435461" cy="1001052"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Grafik 13" descr="Ein Bild, das Entwurf, Clipart, Lineart, weiß enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D3EB38A-9B60-D02D-6EC3-69F6CA4DC6B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId10"/>
           <a:srcRect b="31338"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10387211" y="1872401"/>
             <a:ext cx="1699587" cy="1166962"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Grafik 15" descr="Ein Bild, das Schrift, Schwarz, Grafiken, Text enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{805B0576-7D2B-1A17-1ADE-FDC39E5A4DD3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12"/>
+          <a:blip r:embed="rId11"/>
           <a:srcRect l="10932" t="7149" r="4004" b="31818"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3427056" y="11355542"/>
             <a:ext cx="1400560" cy="1004895"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Grafik 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E83598BD-319F-6FA0-9FB3-A2C6288245FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId12"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9059429" y="15438474"/>
+            <a:ext cx="3004186" cy="532560"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2315291007"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -5332,52 +5349,52 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>424</Words>
-  <Application>Microsoft Macintosh PowerPoint</Application>
+  <Words>425</Words>
+  <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Benutzerdefiniert</PresentationFormat>
   <Paragraphs>38</Paragraphs>
   <Slides>1</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Verwendete Schriftarten</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Design</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Folientitel</vt:lpstr>
       </vt:variant>
       <vt:variant>