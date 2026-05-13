--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -135,82 +135,99 @@
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="20658"/>
     <p:restoredTop sz="94719"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="92" d="100"/>
-          <a:sy n="92" d="100"/>
+          <a:sx n="45" d="100"/>
+          <a:sy n="45" d="100"/>
         </p:scale>
-        <p:origin x="296" y="1920"/>
+        <p:origin x="2130" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="102" d="100"/>
           <a:sy n="102" d="100"/>
         </p:scale>
         <p:origin x="3856" y="192"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
@@ -286,51 +303,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6789FAE0-6885-6046-B7C7-C582E4FFD806}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>12.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Folienbildplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2271713" y="1143000"/>
             <a:ext cx="2314575" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -816,51 +833,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Master-Untertitelformat bearbeiten</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>12.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -986,51 +1003,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>12.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1166,51 +1183,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>12.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1336,51 +1353,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>12.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1582,51 +1599,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Mastertextformat bearbeiten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>12.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1814,51 +1831,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>12.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2181,51 +2198,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>12.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2299,51 +2316,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Mastertitelformat bearbeiten</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>12.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2394,51 +2411,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>12.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2671,51 +2688,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Mastertextformat bearbeiten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>12.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2928,51 +2945,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Mastertextformat bearbeiten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>12.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3145,51 +3162,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="15066908"/>
             <a:ext cx="2743200" cy="865481"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A6554D2D-3583-3942-870C-21A54CDE930F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>12.12.25</a:t>
+              <a:t>12.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="15066908"/>
             <a:ext cx="4114800" cy="865481"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3534,160 +3551,123 @@
         <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="4876678" algn="l" defTabSz="1219170" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Grafik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C92FAB29-CF86-721B-C239-A41570B35BE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:biLevel thresh="75000"/>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9440226" y="-5516851"/>
             <a:ext cx="2104375" cy="673856"/>
-          </a:xfrm>
-[...35 lines deleted...]
-            <a:ext cx="2372138" cy="759598"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Grafik 5" descr="Ein Bild, das Farbigkeit, Screenshot, Kunst enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{435E3D4D-429A-15EB-DB0D-F28A0BFBCE51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="243540" y="228039"/>
             <a:ext cx="2600945" cy="988359"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Textfeld 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8BDD1E0-53A8-306D-9D0B-8355803C6478}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -3714,51 +3694,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" dirty="0"/>
               <a:t>(Stand: 12.12.2025 – V. 0.1)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Grafik 20" descr="Ein Bild, das Schrift, Grafiken, Grafikdesign, Symbol enthält.&#10;&#10;Automatisch generierte Beschreibung">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0AFA38B-1431-1E24-9DC4-0A41810AAADF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="243540" y="15249241"/>
             <a:ext cx="3030226" cy="759598"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{991F7E76-D501-1103-0D08-100E33BDE165}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
@@ -3984,51 +3964,51 @@
               </a:rPr>
               <a:t> des DFG/LFA ist in unserem </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" altLang="de-DE" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Lernszenario</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" altLang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> auf </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" altLang="de-DE" sz="1400" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>telli</a:t>
+              <a:t>AIS.chat</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" altLang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> hinterlegt. Er unterscheidet </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" altLang="de-DE" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>drei</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" altLang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> übergeordnete </a:t>
             </a:r>
@@ -4413,96 +4393,59 @@
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>Hallo </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" b="1" i="1" dirty="0" err="1"/>
-              <a:t>telli</a:t>
+              <a:t>AIS.chat</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>, ich bin Schüler:in der Klasse 8 kannst du mir für das Themengebiet „Das Zeitalter der Aufklärung“, die drei wichtigsten Lernziele in einfacher Sprache im Bereich der Fachlich-inhaltlichen Kompetenz in maximal vier kurzen Sätzen zusammenstellen. Formuliere in der Ich-Form.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...35 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{395EBC81-8EBA-8897-981E-70A9A7EC39A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="267497" y="3458799"/>
             <a:ext cx="11568823" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -4728,51 +4671,51 @@
               <a:t>Arbeitsauftrag</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-DE" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>1. Frage </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>telli</a:t>
+              <a:t>AIS.chat</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> nach den </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Lernzielen</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> der Unterrichtsreihe. Was sollst du am Ende der Reihe können?</a:t>
             </a:r>
@@ -5241,51 +5184,51 @@
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>Hallo </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" b="1" i="1" dirty="0" err="1"/>
-              <a:t>telli</a:t>
+              <a:t>AIS.chat</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>, kannst du mir auch mindestens zwei Ideen für eine digitales Projektprodukt zum Thema „Zeitalter der Aufklärung"  geben, das ich in maximal 90 Minuten erledigen kann?  Welche Idee hättest du für mich? Bitte nur die Idee nennen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Textfeld 33">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{645ED5AA-9263-0288-1F77-2026982DA63E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="437222" y="13568834"/>
             <a:ext cx="11754778" cy="369332"/>
           </a:xfrm>
@@ -5370,50 +5313,110 @@
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" altLang="de-DE" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>__________________________________________________________________________________________________________</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" altLang="de-DE" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>__________________________________________________________________________________________________________</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Grafik 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{250B2887-0FA9-B078-6008-82EB7E34237A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8380095" y="15331859"/>
+            <a:ext cx="3352807" cy="594361"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Grafik 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCAC60B3-5A7E-3598-6CCE-62C60E0A236D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9440226" y="3482890"/>
+            <a:ext cx="2317486" cy="410826"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2315291007"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -6017,52 +6020,52 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>363</Words>
-  <Application>Microsoft Macintosh PowerPoint</Application>
+  <Words>371</Words>
+  <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Benutzerdefiniert</PresentationFormat>
   <Paragraphs>38</Paragraphs>
   <Slides>1</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Verwendete Schriftarten</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Design</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Folientitel</vt:lpstr>
       </vt:variant>
       <vt:variant>