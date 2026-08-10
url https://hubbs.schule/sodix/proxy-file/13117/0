--- v0 (2026-06-09)
+++ v1 (2026-08-10)
@@ -381,97 +381,97 @@
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2069" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId44" roundtripDataSignature="AMtx7miPuMvDeepVr0/BEsWoy3yp9RmSfw=="/>
+      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId44" roundtripDataSignature="AMtx7miPuMvDeepVr0/BEsWoy3yp9RmSfw=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="E27F1C"/>
     <a:srgbClr val="D37230"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
     <p:ext uri="{1BD7E111-0CB8-44D6-8891-C1BB2F81B7CC}">
       <p1710:readonlyRecommended xmlns:p1710="http://schemas.microsoft.com/office/powerpoint/2017/10/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15622" autoAdjust="0"/>
     <p:restoredTop sz="76619" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="85" d="100"/>
-          <a:sy n="85" d="100"/>
+          <a:sx n="57" d="100"/>
+          <a:sy n="57" d="100"/>
         </p:scale>
-        <p:origin x="1554" y="96"/>
+        <p:origin x="992" y="32"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2069"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-37164"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -29050,51 +29050,51 @@
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="pl-PL" b="1" noProof="0" dirty="0"/>
               <a:t>GOVET w BIBB</a:t>
             </a:r>
             <a:endParaRPr lang="pl-PL" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns="">
+    <mc:Fallback xmlns="" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 196"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -30661,55 +30661,55 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2160"/>
               <a:buChar char="►"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="pl-PL" noProof="0" dirty="0"/>
               <a:t>około 1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" noProof="0" dirty="0"/>
               <a:t>8,7</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="pl-PL" noProof="0" dirty="0"/>
               <a:t>% wszystkich zakładów pracy zatrudniających pracowników podlegających składkom na ubezpieczenie społeczne zapewnia co roku kształcenie</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="pl-PL" noProof="0" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="pl-PL" noProof="0" dirty="0"/>
               <a:t>(ok. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="pl-PL" noProof="0" dirty="0"/>
+              <a:rPr lang="de-DE"/>
+              <a:t>396</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" noProof="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>8</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="pl-PL" noProof="0" dirty="0"/>
               <a:t>00 z 2,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" noProof="0" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="pl-PL" noProof="0" dirty="0"/>
               <a:t> miliona)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="803275" lvl="1" indent="-360363" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>