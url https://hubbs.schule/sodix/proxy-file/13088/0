--- v0 (2026-06-09)
+++ v1 (2026-09-02)
@@ -424,51 +424,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B0E9FA54-641D-6241-A02F-D7EBC8BA42BD}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>18.05.2026</a:t>
+              <a:t>18.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Folienbildplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -21231,56 +21231,60 @@
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>的负有缴纳社保义务的正规企业提供培训名额</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="de-DE" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>210</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>万家企业中的约</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
-              <a:t>37</a:t>
+              <a:rPr lang="en-US" altLang="zh-CN"/>
+              <a:t>40</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US"/>
+              <a:t>万</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
-              <a:t>万家</a:t>
+              <a:t>家</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="de-DE" dirty="0"/>
               <a:t>每年</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>约</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>48</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
               <a:t>万名新学徒</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>