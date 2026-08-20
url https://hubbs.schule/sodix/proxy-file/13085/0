--- v0 (2026-05-24)
+++ v1 (2026-08-20)
@@ -330,54 +330,54 @@
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
     <p:ext uri="{1BD7E111-0CB8-44D6-8891-C1BB2F81B7CC}">
       <p1710:readonlyRecommended xmlns:p1710="http://schemas.microsoft.com/office/powerpoint/2017/10/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="21735" autoAdjust="0"/>
     <p:restoredTop sz="73861" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="82" d="100"/>
-          <a:sy n="82" d="100"/>
+          <a:sx n="81" d="100"/>
+          <a:sy n="81" d="100"/>
         </p:scale>
-        <p:origin x="1326" y="96"/>
+        <p:origin x="1362" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-37020"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -468,51 +468,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B0E9FA54-641D-6241-A02F-D7EBC8BA42BD}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>18.05.2026</a:t>
+              <a:t>10.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Folienbildplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -18920,52 +18920,52 @@
             <a:r>
               <a:rPr lang="it-IT" b="1" noProof="0" dirty="0"/>
               <a:t>I soggetti coinvolti: i datori di lavoro</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="it-IT" b="1" noProof="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="it-IT" noProof="0" dirty="0"/>
               <a:t>Ogni anno circa il 18,7% di tutte le aziende con dipendenti soggetti all’obbligo di versare i contributi previdenziali forma apprendisti</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="it-IT" noProof="0" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="it-IT" noProof="0" dirty="0"/>
               <a:t>(ca. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" noProof="0" dirty="0"/>
-              <a:t>369.800</a:t>
+              <a:rPr lang="en-GB" noProof="0"/>
+              <a:t>396.800</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" noProof="0" dirty="0"/>
               <a:t> di 2,1 milioni)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="it-IT" noProof="0" dirty="0"/>
               <a:t>Ogni anno i nuovi apprendisti sono circa 475.950</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="it-IT" noProof="0" dirty="0"/>
               <a:t>Il 79% di essi viene assunto direttamente in azienda dopo la formazione</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Grafik 3">