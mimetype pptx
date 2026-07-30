--- v0 (2026-06-02)
+++ v1 (2026-07-30)
@@ -547,51 +547,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B0E9FA54-641D-6241-A02F-D7EBC8BA42BD}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>22.05.2026</a:t>
+              <a:t>13.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Folienbildplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -22938,97 +22938,50 @@
   <p:transition spd="slow">
     <p:fade/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Titel 3">
-[...45 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="24" name="Textplatzhalter 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9113D9D3-B176-4A52-9D75-C20BE5690D49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658813" y="822743"/>
             <a:ext cx="11053762" cy="435462"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
@@ -25050,50 +25003,102 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2200"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="D6851B"/>
               </a:buClr>
               <a:buSzPct val="65000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>Master Professional [DQR 7]</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titel 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57E6CD86-515D-8912-A434-9C0FCCFA3F79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658812" y="296863"/>
+            <a:ext cx="9000000" cy="446715"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="D6851B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Möglichkeiten der Weiterbildung und des beruflichen Aufstiegs</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" noProof="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="D6851B"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4144404217"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:fade/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -44172,51 +44177,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>2608</Words>
+  <Words>2613</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Breitbild</PresentationFormat>
   <Paragraphs>395</Paragraphs>
   <Slides>23</Slides>
   <Notes>15</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Verwendete Schriftarten</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Design</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Folientitel</vt:lpstr>
       </vt:variant>
@@ -44230,49 +44235,49 @@
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Cambria</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Office</vt:lpstr>
       <vt:lpstr>1_Office</vt:lpstr>
       <vt:lpstr> </vt:lpstr>
       <vt:lpstr>Inhalt</vt:lpstr>
       <vt:lpstr>1. Berufsfelder in Deutschland</vt:lpstr>
       <vt:lpstr>2. Der Deutsche Qualifikationsrahmen (DQR)</vt:lpstr>
       <vt:lpstr>2. Der Deutsche Qualifikationsrahmen (DQR)</vt:lpstr>
       <vt:lpstr>2. Der Deutsche Qualifikationsrahmen (DQR)</vt:lpstr>
       <vt:lpstr>2. Der Deutsche Qualifikationsrahmen (DQR)</vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
       <vt:lpstr>2. Der Deutsche Qualifikationsrahmen (DQR)</vt:lpstr>
       <vt:lpstr>2. Der Deutsche Qualifikationsrahmen (DQR)</vt:lpstr>
       <vt:lpstr>2. Der Deutsche Qualifikationsrahmen (DQR)</vt:lpstr>
       <vt:lpstr>3. Zwei Arten der Erstausbildung </vt:lpstr>
       <vt:lpstr>4. Betriebliche Ausbildung im Dualen System</vt:lpstr>
       <vt:lpstr>4. Betriebliche Ausbildung im Dualen System</vt:lpstr>
       <vt:lpstr>4. Betriebliche Ausbildung im Dualen System</vt:lpstr>
       <vt:lpstr>5. Schulische Ausbildungen</vt:lpstr>
       <vt:lpstr>5. Schulische Ausbildungen</vt:lpstr>
-      <vt:lpstr>5. Schulische Ausbildungen</vt:lpstr>
+      <vt:lpstr>6. Möglichkeiten der Weiterbildung und des beruflichen Aufstiegs</vt:lpstr>
       <vt:lpstr>6. Möglichkeiten der Weiterbildung und des beruflichen Aufstiegs</vt:lpstr>
       <vt:lpstr>6. Möglichkeiten der Weiterbildung und des beruflichen Aufstiegs</vt:lpstr>
       <vt:lpstr>Weitere Informationen</vt:lpstr>
       <vt:lpstr>GOVET at BIBB</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint-Präsentation</dc:title>
   <dc:creator>danyel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>