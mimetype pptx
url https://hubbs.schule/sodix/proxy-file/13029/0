--- v0 (2026-06-09)
+++ v1 (2026-08-30)
@@ -318,54 +318,54 @@
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
     <p:ext uri="{1BD7E111-0CB8-44D6-8891-C1BB2F81B7CC}">
       <p1710:readonlyRecommended xmlns:p1710="http://schemas.microsoft.com/office/powerpoint/2017/10/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="16510" autoAdjust="0"/>
     <p:restoredTop sz="76074" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="85" d="100"/>
-          <a:sy n="85" d="100"/>
+          <a:sx n="29" d="100"/>
+          <a:sy n="29" d="100"/>
         </p:scale>
-        <p:origin x="1506" y="78"/>
+        <p:origin x="1212" y="44"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="6584"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="62" d="100"/>
           <a:sy n="62" d="100"/>
         </p:scale>
         <p:origin x="3154" y="77"/>
       </p:cViewPr>
@@ -456,51 +456,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2B13CB44-5D5A-4A91-AFD7-EEC5EBE4F21D}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>18.05.2026</a:t>
+              <a:t>10.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Fußzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{993DD7F4-EC71-430A-9E30-13D0AC2F817B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -638,51 +638,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="1"/>
             <a:fld id="{B0E9FA54-641D-6241-A02F-D7EBC8BA42BD}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>18.05.2026</a:t>
+              <a:t>10.08.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ar-EG" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Folienbildplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -22872,51 +22872,51 @@
             <a:r>
               <a:rPr lang="ar-SA" dirty="0"/>
               <a:t> للتأمين الاجتماعي</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-EG" dirty="0"/>
               <a:t> فرص</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-SA" dirty="0"/>
               <a:t> تدريبًا مهنيًا</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-EG" dirty="0"/>
               <a:t> (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-SA" dirty="0"/>
               <a:t>حوالي </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>369, 800</a:t>
+              <a:t>396, 800</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-SA" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-SA" dirty="0"/>
               <a:t>من</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ar-SA" dirty="0"/>